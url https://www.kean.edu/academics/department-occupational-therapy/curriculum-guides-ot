--- v0 (2025-10-07)
+++ v1 (2026-04-20)
@@ -1,54 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/fonts/font1.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font10.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font11.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font12.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font2.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font3.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font4.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font5.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font6.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font7.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font8.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font9.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidR="001613FA" w:rsidP="36C3CCF8" w:rsidRDefault="00DC429A" w14:paraId="3F265692" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:eastAsia="Book Antiqua" w:cs="Book Antiqua"/>
           <w:smallCaps w:val="1"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00DC429A">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:eastAsia="Book Antiqua" w:cs="Book Antiqua"/>
           <w:smallCaps w:val="1"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
@@ -88,133 +98,123 @@
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:eastAsia="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="36C3CCF8" w:rsidR="00DC429A">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:eastAsia="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>The College of Health Professions and Human Services</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001613FA" w:rsidRDefault="00DC429A" w14:paraId="3F265694" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3F265786" wp14:editId="3F265787">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline wp14:anchorId="3F265786" wp14:editId="3F265787" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="6772275" cy="64769"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-                <wp:docPr id="10" name="Straight Arrow Connector 10"/>
+                <wp:docPr id="10" name="Straight Arrow Connector 10" descr="">
+                  <wp:extLst>
+                    <wp:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </wp:ext>
+                  </wp:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="1969388" y="3757141"/>
                           <a:ext cx="6753225" cy="45719"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="52917278" wp14:editId="7777777">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline wp14:anchorId="52917278" wp14:editId="7777777" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="6772275" cy="64769"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-                <wp:docPr id="1089098043" name="image4.png"/>
+                <wp:docPr id="1089098043" name="image4.png" descr="A close-up of a cat lying on a light blue blanket."/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image4.png"/>
                         <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId12"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6772275" cy="64769"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect"/>
                         <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="001613FA" w:rsidRDefault="00DC429A" w14:paraId="3F265695" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:eastAsia="Century Schoolbook" w:cs="Century Schoolbook"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Schoolbook" w:hAnsi="Century Schoolbook" w:eastAsia="Century Schoolbook" w:cs="Century Schoolbook"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Occupational Therapy Doctorate (OTD)</w:t>
       </w:r>
     </w:p>
@@ -1473,56 +1473,59 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="001613FA" w:rsidRDefault="001613FA" w14:paraId="3F2656CC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="8437" w:type="dxa"/>
         <w:tblInd w:w="1278" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8437"/>
       </w:tblGrid>
       <w:tr w:rsidR="001613FA" w14:paraId="3F2656CE" w14:textId="77777777">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8437" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w:rsidR="001613FA" w:rsidRDefault="00DC429A" w14:paraId="3F2656CD" w14:textId="5F483758">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">COURSE REQUIREMENTS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F876E2" w14:paraId="32A2AFED" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8437" w:type="dxa"/>
@@ -1537,58 +1540,61 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>SSEMESTER ONE – FALL (16 CREDITS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
         <w:tblW w:w="8437" w:type="dxa"/>
         <w:tblInd w:w="1278" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1147"/>
         <w:gridCol w:w="6030"/>
         <w:gridCol w:w="1260"/>
       </w:tblGrid>
       <w:tr w:rsidR="005D4CC7" w:rsidTr="00DE5687" w14:paraId="1EDAFCCA" w14:textId="77777777">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="005D4CC7" w:rsidP="00DE5687" w:rsidRDefault="005D4CC7" w14:paraId="3B8D8C0E" w14:textId="77777777">
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>BIO 6405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6030" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="005D4CC7" w:rsidP="00DE5687" w:rsidRDefault="00642ED6" w14:paraId="4042D119" w14:textId="1062430D">
             <w:r>
               <w:t>Functional Anatomy and Kinesiology</w:t>
             </w:r>
             <w:r w:rsidR="005D4CC7">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
@@ -1597,58 +1603,61 @@
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="005D4CC7" w:rsidP="00DE5687" w:rsidRDefault="005D4CC7" w14:paraId="5E5C8804" w14:textId="77777777">
             <w:r>
               <w:t>4 credits</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="8437" w:type="dxa"/>
         <w:tblInd w:w="1278" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="6030"/>
         <w:gridCol w:w="1237"/>
       </w:tblGrid>
       <w:tr w:rsidR="001613FA" w14:paraId="3F2656D2" w14:textId="77777777">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="001613FA" w:rsidRDefault="00DC429A" w14:paraId="3F2656CF" w14:textId="7925C4B1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">OT </w:t>
             </w:r>
             <w:r w:rsidR="00F93666">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>7101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1851,58 +1860,61 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="001613FA" w:rsidRDefault="001613FA" w14:paraId="3F2656E7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aa"/>
         <w:tblW w:w="8460" w:type="dxa"/>
         <w:tblInd w:w="1278" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="6030"/>
         <w:gridCol w:w="1260"/>
       </w:tblGrid>
       <w:tr w:rsidR="001613FA" w14:paraId="3F2656E9" w14:textId="77777777">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w:rsidR="001613FA" w:rsidRDefault="00DC429A" w14:paraId="3F2656E8" w14:textId="3F4B3015">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t xml:space="preserve">SEMESTER </w:t>
             </w:r>
             <w:r w:rsidR="00172519">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
               </w:rPr>
@@ -2224,58 +2236,61 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="001613FA" w:rsidRDefault="001613FA" w14:paraId="3F265702" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="8470" w:type="dxa"/>
         <w:tblInd w:w="1315" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1100"/>
         <w:gridCol w:w="5947"/>
         <w:gridCol w:w="1423"/>
       </w:tblGrid>
       <w:tr w:rsidR="001613FA" w14:paraId="3F265704" w14:textId="77777777">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8470" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w:rsidR="001613FA" w:rsidRDefault="00DC429A" w14:paraId="3F265703" w14:textId="1A3C241A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t xml:space="preserve">SEMESTER </w:t>
             </w:r>
             <w:r w:rsidR="00254DCB">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
               </w:rPr>
@@ -2468,59 +2483,60 @@
     </w:p>
     <w:p w:rsidR="36C3CCF8" w:rsidP="36C3CCF8" w:rsidRDefault="36C3CCF8" w14:paraId="5A18A79E" w14:textId="4AD28825">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001613FA" w:rsidRDefault="001613FA" w14:paraId="3F26570F" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ac"/>
         <w:tblW w:w="8460" w:type="dxa"/>
         <w:tblInd w:w="1255" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8460"/>
       </w:tblGrid>
       <w:tr w:rsidR="001613FA" w:rsidTr="000254C8" w14:paraId="3F265711" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="266"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w:rsidR="001613FA" w:rsidRDefault="00DC429A" w14:paraId="3F265710" w14:textId="623F4726">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t xml:space="preserve">SEMESTER </w:t>
             </w:r>
             <w:r w:rsidR="00EF491E">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
               </w:rPr>
@@ -2543,58 +2559,61 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t xml:space="preserve"> CREDITS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aa"/>
         <w:tblW w:w="8460" w:type="dxa"/>
         <w:tblInd w:w="1278" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="6030"/>
         <w:gridCol w:w="1260"/>
       </w:tblGrid>
       <w:tr w:rsidR="000254C8" w:rsidTr="00DE5687" w14:paraId="0F555089" w14:textId="77777777">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="000254C8" w:rsidP="00DE5687" w:rsidRDefault="000254C8" w14:paraId="77BA035E" w14:textId="57D75953">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>OT 7</w:t>
             </w:r>
             <w:r w:rsidR="00404E4B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>522</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2814,58 +2833,61 @@
     <w:p w:rsidR="001613FA" w:rsidRDefault="001613FA" w14:paraId="3F26573A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6225"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aa"/>
         <w:tblW w:w="8460" w:type="dxa"/>
         <w:tblInd w:w="1278" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="6030"/>
         <w:gridCol w:w="1260"/>
       </w:tblGrid>
       <w:tr w:rsidR="00352AA3" w:rsidTr="00DE5687" w14:paraId="271DE941" w14:textId="77777777">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w:rsidR="00352AA3" w:rsidP="00DE5687" w:rsidRDefault="00352AA3" w14:paraId="00E332BB" w14:textId="23DAA23A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t>SEMESTER FIVE – SPRING (1</w:t>
             </w:r>
             <w:r w:rsidR="000C4DF6">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
               </w:rPr>
@@ -3241,60 +3263,61 @@
     </w:tbl>
     <w:p w:rsidR="001613FA" w:rsidRDefault="001613FA" w14:paraId="3F265763" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6225"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="14"/>
         <w:tblW w:w="9895" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="6115"/>
         <w:gridCol w:w="2610"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F56984" w:rsidTr="36C3CCF8" w14:paraId="1974B76D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="233"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9895" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00F56984" w:rsidP="36C3CCF8" w:rsidRDefault="00F56984" w14:paraId="462BCD6D" w14:textId="5DAF13CA">
             <w:pPr>
               <w:ind w:right="-144"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="36C3CCF8" w:rsidR="64F44205">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:smallCaps w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEMESTER </w:t>
             </w:r>
             <w:r w:rsidRPr="36C3CCF8" w:rsidR="6BAB3A4E">
@@ -3422,60 +3445,61 @@
     </w:p>
     <w:p w:rsidR="001613FA" w:rsidRDefault="001613FA" w14:paraId="3F265770" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6225"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8742" w:type="dxa"/>
         <w:tblInd w:w="1123" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1095"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="1410"/>
       </w:tblGrid>
       <w:tr w:rsidR="001613FA" w:rsidTr="36C3CCF8" w14:paraId="3F265772" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="260"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8742" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="001613FA" w:rsidRDefault="00DC429A" w14:paraId="3F265771" w14:textId="41FB1878">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t xml:space="preserve">SEMESTER </w:t>
             </w:r>
             <w:r w:rsidR="005069D0">
               <w:rPr>
                 <w:b/>
@@ -3583,58 +3607,61 @@
     </w:tbl>
     <w:p w:rsidR="001613FA" w:rsidRDefault="001613FA" w14:paraId="3F265777" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6225"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="135"/>
         <w:tblW w:w="9850" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2355"/>
         <w:gridCol w:w="5020"/>
         <w:gridCol w:w="2475"/>
       </w:tblGrid>
       <w:tr w:rsidR="0062301F" w:rsidTr="36C3CCF8" w14:paraId="06912CFE" w14:textId="77777777">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9850" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="0062301F" w:rsidP="0062301F" w:rsidRDefault="0062301F" w14:paraId="68E7255C" w14:textId="26514B64">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t>SEMESTER EIGHT – SPRING (6 CREDITS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -3730,60 +3757,61 @@
     <w:p w:rsidR="001613FA" w:rsidRDefault="001613FA" w14:paraId="3F265781" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6225"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="135"/>
         <w:tblW w:w="8635" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2355"/>
         <w:gridCol w:w="5020"/>
         <w:gridCol w:w="1260"/>
       </w:tblGrid>
       <w:tr w:rsidR="00991551" w:rsidTr="36C3CCF8" w14:paraId="0F83A204" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="345"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8635" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="00991551" w:rsidP="00DE5687" w:rsidRDefault="00991551" w14:paraId="20704E96" w14:textId="3A8436F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t xml:space="preserve">SEMESTER NINE – </w:t>
             </w:r>
             <w:r w:rsidR="00C57968">
               <w:rPr>
@@ -3997,62 +4025,54 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="36C3CCF8" w:rsidR="007F13CB">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>TOTAL OF 90 CREDITS TO COMPLETE PROGRAM</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001613FA" w:rsidRDefault="00DC429A" w14:paraId="3F265783" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6225"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3F26578A" wp14:editId="3F26578B">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline wp14:anchorId="3F26578A" wp14:editId="3F26578B" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1419225" cy="217669"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-                <wp:docPr id="9" name="Rectangle 9"/>
+                <wp:docPr id="9" name="Rectangle 9" descr="Text box"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="4645913" y="3684750"/>
                           <a:ext cx="1400175" cy="190500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w:rsidR="001613FA" w:rsidRDefault="00DC429A" w14:paraId="3F26578D" w14:textId="2C745B61">
                             <w:pPr>
                               <w:textDirection w:val="btLr"/>
@@ -4072,51 +4092,51 @@
                               <w:t>6</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>/202</w:t>
                             </w:r>
                             <w:r w:rsidR="007F13CB">
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>5</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="281A5BC2">
               <v:rect id="Rectangle 9" style="position:absolute;left:0;text-align:left;margin-left:421pt;margin-top:138pt;width:111.75pt;height:17.15pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:spid="_x0000_s1026" fillcolor="white [3201]" stroked="f" w14:anchorId="3F26578A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpqGxW0AEAAIIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7ZTO2mMOMXQIsOA&#10;YgvQ7QMUWYoFyJJGKbHz96MUr8na27ALTYpP1HskvX4Ye01OAryypqHFLKdEGG5bZQ4N/flj++me&#10;Eh+YaZm2RjT0LDx92Hz8sB5cLea2s7oVQLCI8fXgGtqF4Oos87wTPfMz64TBpLTQs4AhHLIW2IDV&#10;e53N83yRDRZaB5YL7/H06ZKkm1RfSsHDdym9CEQ3FLmFZCHZfbTZZs3qAzDXKT7RYP/AomfK4KOv&#10;pZ5YYOQI6l2pXnGw3sow47bPrJSKi6QB1RT5GzUvHXMiacHmePfaJv//yvJvpxe3A2zD4Hzt0Y0q&#10;Rgl9/CI/Mja0XJTVqrij5NzQu8V9uaymxokxEI6AoszzYllRwhFRrPIqT4DsWsmBD1+E7Ul0Ggo4&#10;mNQvdnr2AV9H6B9IfNhbrdqt0joFcRnEowZyYjhGHYo4NrzxF0qbiDU23rqk40l2lRW9MO7HSeve&#10;tucdEO/4ViGnZ+bDjgEOv6BkwIVoqP91ZCAo0V8NdnxVlHNUGFJQVkuUSOA2s7/NMMM7i3sWKLm4&#10;jyFt3YXj52OwUiXdkdWFykQWB53ETUsZN+k2Tqjrr7P5DQAA//8DAFBLAwQUAAYACAAAACEAmHT9&#10;nOEAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9ZW6q3YBEhRyAZVlbhVRaWt&#10;uJpkiVPidRSbkP59zancZjWj2Tf5erStGKj3jWOE6USBIC5d1XCN8PW5eVqC8EFzpVvHhPBLHtbF&#10;/V2us8pd+IOGXahFLGGfaQQTQpdJ6UtDVvuJ64ijd3S91SGefS2rXl9iuW1lolQqrW44fjC6o1dD&#10;5Wl3tghvc7/92dBgtvt9Gbr3YNz3aUR8fBhfViACjeE/DFf8iA5FZDq4M1detAjLeRK3BITkOY3i&#10;mlDpYgHigDCbqhnIIpe3I4o/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKmobFbQAQAA&#10;ggMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJh0/Zzh&#10;AAAADAEAAA8AAAAAAAAAAAAAAAAAKgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA4&#10;BQAAAAA=&#10;">
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
                     <w:p w:rsidR="001613FA" w:rsidRDefault="00000000" w14:paraId="567271A8" w14:textId="2C745B61">
                       <w:pPr>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Revised </w:t>
                       </w:r>
                       <w:r w:rsidR="007F13CB">
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>6</w:t>
                       </w:r>
@@ -5543,54 +5563,55 @@
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1031806639">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:908-737-7134" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acoteonline.org" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ot@kean.edu" TargetMode="External" Id="Rf4a9accdf5ec49e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gradadmissions@kean.edu" TargetMode="External" Id="Rc228e9cf9509478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grad.kean.edu/ot" TargetMode="External" Id="R312291fc02964d91" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:908-737-7134" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acoteonline.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="Rf4a9accdf5ec49e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ot@kean.edu" TargetMode="External"/><Relationship Id="Rc228e9cf9509478b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gradadmissions@kean.edu" TargetMode="External"/><Relationship Id="R312291fc02964d91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grad.kean.edu/ot" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/fontTable.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -5833,63 +5854,63 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miGqNuXEx0V1t4p8VIj/bV39Gdkgw==">CgMxLjAyCGguZ2pkZ3hzOAByITFyazgtZkdFMzYtMF95YU5lY0tselZ2d3lkMGMxaHBUTw==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002425AB16C23FF24F9D6C109495CD932E" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c57917110ef0c83d811774deb0e8a006">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="403378f1-a272-4f9a-bcb0-b8d3db118355" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c129a7a5aa4e87c9718e22f5d837c9e7" ns2:_="">
     <xsd:import namespace="403378f1-a272-4f9a-bcb0-b8d3db118355"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>