--- v0 (2025-10-12)
+++ v1 (2026-04-23)
@@ -1,132 +1,116 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="003C70C6" w:rsidRPr="00C22F5F" w:rsidRDefault="00C22F5F" w:rsidP="003C70C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Book Antiqua"/>
           <w:caps/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00C22F5F">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Book Antiqua"/>
           <w:caps/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="933450" cy="828675"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
-            <wp:wrapTight wrapText="bothSides">
-[...8 lines deleted...]
-            <wp:docPr id="1" name="Picture 1"/>
+            <wp:docPr id="1" name="Picture 1" descr="Seal of Kean University featuring its crest and circular name band."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Kean_Seal-2018.gif"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="933450" cy="828675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="003C70C6" w:rsidRPr="00C22F5F">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Book Antiqua"/>
           <w:caps/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Kean University</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003C70C6" w:rsidRPr="00C22F5F" w:rsidRDefault="003C70C6" w:rsidP="003C70C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C22F5F">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Book Antiqua"/>
@@ -141,107 +125,105 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00975F06" w:rsidRDefault="00975F06" w:rsidP="00975F06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00433147">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C69110F" wp14:editId="05C0350F">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline wp14:anchorId="1C69110F" wp14:editId="05C0350F" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="7077075" cy="635"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="37465"/>
-                <wp:wrapNone/>
-                <wp:docPr id="4" name="AutoShape 3"/>
+                <wp:docPr id="4" name="AutoShape 3" descr="">
+                  <wp:extLst>
+                    <wp:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </wp:ext>
+                  </wp:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7077075" cy="635"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="22BC851F" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="AutoShape 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-122.65pt;margin-top:24pt;width:557.25pt;height:.05pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVkUXyIAIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8J7YT52bFWa3spC/b&#10;NtJuP4AAtlFtQEDiRFX/vQNxok37UlW1LDyYmTNnZg7rp3PXohM3ViiZ42QcY8QlVUzIOsff3naj&#10;JUbWEclIqyTP8YVb/LT5+GHd64xPVKNaxg0CEGmzXue4cU5nUWRpwztix0pzCYeVMh1xsDV1xAzp&#10;Ab1ro0kcz6NeGaaNotxa+FteD/Em4FcVp+5rVVnuUJtj4ObCasJ68Gu0WZOsNkQ3gg40yD+w6IiQ&#10;kPQOVRJH0NGIP6A6QY2yqnJjqrpIVZWgPNQA1STxb9W8NkTzUAs0x+p7m+z/g6VfTnuDBMtxipEk&#10;HYzo+ehUyIymvj29thl4FXJvfIH0LF/1i6LfLZKqaIiseXB+u2iITXxE9BDiN1ZDkkP/WTHwIYAf&#10;enWuTOchoQvoHEZyuY+Enx2i8HMRL+CdYUThbD6dBXyS3UK1se4TVx3yRo6tM0TUjSuUlDB6ZZKQ&#10;iJxerPPESHYL8Hml2om2DQpoJepzvJpNZiHAqlYwf+jdrKkPRWvQiXgNhWdg8eBm1FGyANZwwraD&#10;7YhorzYkb6XHg9KAzmBdRfJjFa+2y+0yHaWT+XaUxmU5et4V6Wi+SxazcloWRZn89NSSNGsEY1x6&#10;djfBJunfCWK4Olep3SV7b0P0iB76BWRv30A6zNaP8yqMg2KXvbnNHDQanIf75C/B+z3Y72/95hcA&#10;AAD//wMAUEsDBBQABgAIAAAAIQDmoBjq3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIw&#10;DIbvk/YOkSftMkHaDlApTRGatMOOA6RdQ+O1ZY1TNSntePqZ0zja/vT7+/PtZFtxwd43jhTE8wgE&#10;UulMQ5WC4+F9loLwQZPRrSNU8IsetsXjQ64z40b6xMs+VIJDyGdaQR1Cl0npyxqt9nPXIfHt2/VW&#10;Bx77SppejxxuW5lE0Upa3RB/qHWHbzWWP/vBKkA/LONot7bV8eM6vnwl1/PYHZR6fpp2GxABp/AP&#10;w02f1aFgp5MbyHjRKpgli+UrswoWKZdiIl2tExCn2yIGWeTyvkLxBwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhANWRRfIgAgAAPQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOagGOrfAAAACgEAAA8AAAAAAAAAAAAAAAAAegQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00975F06" w:rsidRDefault="00975F06" w:rsidP="00975F06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3118,51 +3100,51 @@
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1909613954">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>