--- v0 (2025-10-08)
+++ v1 (2026-04-21)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00C25019" w:rsidRDefault="00C25019" w:rsidP="00880BE5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="184756BC" wp14:editId="03D71C81">
             <wp:extent cx="1276350" cy="1276350"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="2" name="Picture 2"/>
+            <wp:docPr id="2" name="Picture 2" descr="Kean University logo with seal and bold &quot;KEAN&quot; text."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Kean-Brand-VERT-2018.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
@@ -1772,51 +1772,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00140FD3"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>