--- v0 (2025-10-10)
+++ v1 (2026-04-27)
@@ -1,68 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00845D77" w:rsidRDefault="00FA4499">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="4469"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="360C65EA" wp14:editId="14AEA225">
             <wp:extent cx="952500" cy="952500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Image 1"/>
+            <wp:docPr id="1" name="Image 1" descr="Seal of Kean University featuring a shield, torch, and laurel with the year 1855."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Image 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="952500" cy="952500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
@@ -400,51 +400,51 @@
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00845D77" w:rsidRDefault="00FA4499">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:ind w:left="1051"/>
         <w:rPr>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="2"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A8F1AA5" wp14:editId="2EFDDE12">
                 <wp:extent cx="4134485" cy="6350"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="2" name="Group 2"/>
+                <wp:docPr id="2" name="Group 2" descr="Group"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4134485" cy="6350"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="4134485" cy="6350"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="3" name="Graphic 3"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4134485" cy="6350"/>
                           </a:xfrm>
@@ -546,62 +546,60 @@
     </w:p>
     <w:p w:rsidR="00845D77" w:rsidRDefault="00845D77">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00845D77" w:rsidRDefault="00FA4499">
       <w:pPr>
         <w:ind w:left="3764"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15730176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C3D1FDF" wp14:editId="2FFC84DB">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline wp14:anchorId="5C3D1FDF" wp14:editId="2FFC84DB" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="4134485" cy="6350"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-                <wp:docPr id="4" name="Graphic 4"/>
+                <wp:docPr id="4" name="Graphic 4" descr="">
+                  <wp:extLst>
+                    <wp:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </wp:ext>
+                  </wp:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4134485" cy="6350"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="4134485" h="6350">
                               <a:moveTo>
                                 <a:pt x="4133977" y="0"/>
                               </a:moveTo>
@@ -612,51 +610,51 @@
                                 <a:pt x="0" y="6095"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="4133977" y="6095"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="4133977" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="510AD38F" id="Graphic 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:97.6pt;margin-top:-.15pt;width:325.55pt;height:.5pt;z-index:15730176;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="4134485,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUsJJaNgIAAOEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC817LjRxLBclAkSFAg&#10;SAPERc80RVlCKS67pC3n77ukREdpTy2qA7XUDpcz+9D65tRqdlToGjAFn02mnCkjoWzMvuDftvef&#10;rjhzXphSaDCq4K/K8ZvNxw/rzubqAmrQpUJGQYzLO1vw2nubZ5mTtWqFm4BVhpwVYCs8bXGflSg6&#10;it7q7GI6XWUdYGkRpHKOvt71Tr6J8atKSf+1qpzyTBecuPm4Ylx3Yc02a5HvUdi6kQMN8Q8sWtEY&#10;uvQc6k54wQ7Y/BGqbSSCg8pPJLQZVFUjVdRAambT39S81MKqqIWS4+w5Te7/hZVPx2dkTVnwBWdG&#10;tFSihyEbi5CczrqcMC/2GYM8Zx9B/nDkyN55wsYNmFOFbcCSOHaKmX49Z1qdPJP0cTGbLxZXS84k&#10;+VbzZSxEJvJ0Vh6cf1AQ44jjo/N9ncpkiTpZ8mSSiVTtUGcd6+w5ozojZ1TnXV9nK3w4F8gFk3Uj&#10;IvXAIzhbOKotRJgPEojt/PrykrMkhJi+YbQZY6nJRqjkS28b4/WY1fR6GXhRsORO7x42vvavwCmb&#10;KZzU4FR/U9Adrzzngq4fZ9uBbsr7Rusg3+F+d6uRHUUYn/gMjEew2Al98UMb7KB8pZbqqIsK7n4e&#10;BCrO9BdDTRsGMBmYjF0y0OtbiGMaM4/Ob0/fBVpmySy4p955gjQSIk9tQfwDoMeGkwY+HzxUTeiZ&#10;yK1nNGxojqL+YebDoI73EfX2Z9r8AgAA//8DAFBLAwQUAAYACAAAACEADWI1+NkAAAAGAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VI3FqHAqVN41QFiRsCEfoBjr1NIuJ1ZDtp4OtZ&#10;TnCb0YxmXrGfXS8mDLHzpOBmmYFAMt521Cg4fjwvNiBi0mR17wkVfGGEfXl5Uejc+jO941SlRvAI&#10;xVwraFMacimjadHpuPQDEmcnH5xObEMjbdBnHne9XGXZWjrdET+0esCnFs1nNToFtXFb+UKVebTN&#10;69t3OOEhTaNS11fzYQci4Zz+yvCLz+hQMlPtR7JR9Oy39yuuKljcguB8c7dmUSt4AFkW8j9++QMA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAUsJJaNgIAAOEEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQANYjX42QAAAAYBAAAPAAAAAAAAAAAAAAAA&#10;AJAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" path="m4133977,l,,,6095r4133977,l4133977,xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(Department)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00845D77" w:rsidRDefault="00FA4499">
       <w:pPr>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:sz w:val="38"/>
@@ -888,110 +886,108 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00845D77" w:rsidRDefault="00845D77">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00845D77" w:rsidRDefault="00FA4499">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05818D0B" wp14:editId="560C9D69">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline wp14:anchorId="05818D0B" wp14:editId="560C9D69" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="3644265" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapTopAndBottom/>
-                <wp:docPr id="5" name="Graphic 5"/>
+                <wp:docPr id="5" name="Graphic 5" descr="">
+                  <wp:extLst>
+                    <wp:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </wp:ext>
+                  </wp:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3644265" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="3644265">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="3644259" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="7132">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="1B002EC7" id="Graphic 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:230.45pt;margin-top:9.1pt;width:286.95pt;height:.1pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3644265,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmpqNrJQIAAH8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07SJt2MOMXQoMWA&#10;oivQDDsrshwLkyWNVGL370fJdpJ2t2E+CJT4RPLxUV7ddo1hRwWonS34bDLlTFnpSm33Bf+xvf/0&#10;mTMMwpbCOKsK/qqQ364/fli1PldzVztTKmAUxGLe+oLXIfg8y1DWqhE4cV5ZclYOGhFoC/usBNFS&#10;9MZk8+l0mbUOSg9OKkQ63fROvk7xq0rJ8L2qUAVmCk61hbRCWndxzdYrke9B+FrLoQzxD1U0QltK&#10;egq1EUGwA+i/QjVagkNXhYl0TeaqSkuVOBCb2fQdm5daeJW4UHPQn9qE/y+sfDo+A9NlwRecWdGQ&#10;RA9DNxaxOa3HnDAv/hkiPfSPTv5CcmRvPHGDA6aroIlYIse61OnXU6dVF5ikw6vl9fV8SSkl+Wbz&#10;myREJvLxrjxgeFAuxRHHRwy9TuVoiXq0ZGdHE0jtqLNJOgfOSGfgjHTe9Tp7EeK9WFw0WXsuJJ41&#10;7qi2LnnDu8qptLPX2EtUorL4wtnIkrA9goyYhnrVGyk12ZfkjI1V3Myu5ml80Bld3mtjYhUI+92d&#10;AXYUcXjTF3lQhDcwDxg2Ausel1wDzNhBp16aKNLOla8keEsaFxx/HwQozsw3SyMVn8dowGjsRgOC&#10;uXPpEaUGUc5t91OAZzF9wQMp++TGgRX5KFqkfsLGm9Z9PQRX6ahomqG+omFDU54IDi8yPqPLfUKd&#10;/xvrPwAAAP//AwBQSwMEFAAGAAgAAAAhAFUtkefcAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IvIO1SFwqatOGqIQ4FUSid1rE2Y2dHxGvLdtpw9uzOcFxZz7NzpT72Y7sYkIcHEp4&#10;XAtgBhunB+wkfJ7eH3bAYlKo1ejQSPgxEfbV7U2pCu2u+GEux9QxCsFYKAl9Sr7gPDa9sSqunTdI&#10;XuuCVYnO0HEd1JXC7cg3QuTcqgHpQ6+8qXvTfB8nK6F9qg9T/rbyQxhq1X5t/WEVvJT3d/PrC7Bk&#10;5vQHw1KfqkNFnc5uQh3ZKCHLxTOhZOw2wBZAbDMac16UDHhV8v8Tql8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEApqajayUCAAB/BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAVS2R59wAAAAKAQAADwAAAAAAAAAAAAAAAAB/BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" path="m,l3644259,e" filled="f" strokeweight=".19811mm">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00845D77" w:rsidRDefault="00FA4499">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="322" w:lineRule="exact"/>
         <w:ind w:left="279" w:right="718"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Signature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1038,51 +1034,51 @@
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00845D77" w:rsidRDefault="00FA4499">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:ind w:left="3709"/>
         <w:rPr>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="2"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CFFAABF" wp14:editId="374646EA">
                 <wp:extent cx="2401570" cy="7620"/>
                 <wp:effectExtent l="9525" t="0" r="0" b="1905"/>
-                <wp:docPr id="6" name="Group 6"/>
+                <wp:docPr id="6" name="Group 6" descr="Group"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2401570" cy="7620"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="2401570" cy="7620"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="7" name="Graphic 7"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="3566"/>
                             <a:ext cx="2401570" cy="1270"/>
                           </a:xfrm>
@@ -1773,51 +1769,51 @@
     <w:rsid w:val="00A644F0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A644F0"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nj.gov/ethics/docs/ethics/2022_uniformcode_april.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>