--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -1,100 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/fonts/font1.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font2.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font3.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font4.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font5.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="00605A57" w:rsidRPr="00C066CB" w:rsidRDefault="00605A57" w:rsidP="00360AD7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-900" w:right="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A37501D" w14:textId="77777777" w:rsidR="00605A57" w:rsidRPr="00C066CB" w:rsidRDefault="00710E34" w:rsidP="00360AD7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1834"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C066CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="19050" distB="19050" distL="19050" distR="19050" wp14:anchorId="505836AC" wp14:editId="07777777">
             <wp:extent cx="4301941" cy="1486535"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="5" name="image2.png"/>
+            <wp:docPr id="5" name="image2.png" descr="Kean University logo featuring the circular seal and the word “KEAN” in blue."/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4301941" cy="1486535"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
@@ -8322,55 +8326,55 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F24CE6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F24CE6"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/fontTable.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -8650,51 +8654,51 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7midYPQVWPev+XgDuX4sBRE230YuRw==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyDmgub3ZpbWpoZTUxdG1kMg5oLm92aW1qaGU1MXRtZDIJaC4xZm9iOXRlMgloLjFmb2I5dGUyCGguZ2pkZ3hzMgloLjMwajB6bGwyDmgub3ZpbWpoZTUxdG1kMg5oLm92aW1qaGU1MXRtZDIJaC4xZm9iOXRlMgloLjFmb2I5dGUyCWguMmV0OTJwMDgAciExVVlxVHB1ZmJZZ1BqSVh5Z1pDbGlUWHVvam9VOTNLRDA=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{92020e55-766a-4baa-a277-94a24f1b11b7}" enabled="0" method="" siteId="{92020e55-766a-4baa-a277-94a24f1b11b7}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>