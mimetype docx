--- v0 (2026-03-31)
+++ v1 (2026-07-13)
@@ -1,1096 +1,950 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00823DE0" w:rsidR="00BD733D" w:rsidRDefault="00BD733D" w14:paraId="6B74DED1" w14:textId="322B35CC">
+    <w:p w14:paraId="6B74DED1" w14:textId="322B35CC" w:rsidR="00BD733D" w:rsidRPr="00823DE0" w:rsidRDefault="00BD733D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823DE0">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>KEAN UNIVERSITY</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00823DE0" w:rsidR="00BD733D" w:rsidRDefault="00257E1B" w14:paraId="7D94F487" w14:textId="77777777">
+    <w:p w14:paraId="7D94F487" w14:textId="77777777" w:rsidR="00BD733D" w:rsidRPr="00823DE0" w:rsidRDefault="00257E1B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823DE0">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UNION, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00823DE0" w:rsidR="00F11CB2">
+      <w:r w:rsidR="00F11CB2" w:rsidRPr="00823DE0">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NEW JERSEY</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00823DE0" w:rsidR="00BD733D" w:rsidRDefault="00BD733D" w14:paraId="5675E1F1" w14:textId="77777777">
+    <w:p w14:paraId="5675E1F1" w14:textId="77777777" w:rsidR="00BD733D" w:rsidRPr="00823DE0" w:rsidRDefault="00BD733D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00823DE0" w:rsidR="00BD733D" w:rsidP="00757D22" w:rsidRDefault="00BD733D" w14:paraId="0369C0FB" w14:textId="47DF3523">
+    <w:p w14:paraId="0369C0FB" w14:textId="73924481" w:rsidR="00BD733D" w:rsidRPr="00823DE0" w:rsidRDefault="00BD733D" w:rsidP="00757D22">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00823DE0">
+      <w:r w:rsidRPr="2AC9981B">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ANNOUNCEMENT REGARDING THE ANNUAL NOTICE OF PUBLIC MEETINGS OF THE BOARD OF TRUSTEES FOR THE </w:t>
       </w:r>
-      <w:r w:rsidRPr="00823DE0" w:rsidR="002A3DE7">
+      <w:r w:rsidR="002A3DE7" w:rsidRPr="2AC9981B">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="000D3145">
+      <w:r w:rsidR="000D43EB" w:rsidRPr="2AC9981B">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00823DE0" w:rsidR="002A3DE7">
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3DE7" w:rsidRPr="2AC9981B">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="000D3145">
+      <w:r w:rsidR="000D43EB" w:rsidRPr="2AC9981B">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ACADEMIC YEAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D28105" w14:textId="77777777" w:rsidR="00BD733D" w:rsidRPr="00823DE0" w:rsidRDefault="00BD733D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D4EA3FB" w14:textId="6D4DC999" w:rsidR="16B52865" w:rsidRDefault="16B52865" w:rsidP="4688C672">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="42886AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pursuant to </w:t>
+      </w:r>
+      <w:r w:rsidR="032A5A43" w:rsidRPr="42886AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>P.L. 2025, c.22,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42886AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD733D" w:rsidRPr="42886AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he Annual Notice informing the public of the date, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E46ED2" w:rsidRPr="42886AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>time,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD733D" w:rsidRPr="42886AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and location of the Kean University Board of Trus</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE2E40" w:rsidRPr="42886AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00140F1B" w:rsidRPr="42886AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ees Public Meetings for the </w:t>
+      </w:r>
+      <w:r w:rsidR="002A3DE7" w:rsidRPr="42886AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="000D43EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00823DE0">
-[...101 lines deleted...]
-      <w:r w:rsidRPr="63675902" w:rsidR="002A3DE7">
+      <w:r w:rsidR="002A3DE7" w:rsidRPr="42886AF7">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidRPr="63675902" w:rsidR="00A95EE1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="63675902" w:rsidR="00BD733D">
+      <w:r w:rsidR="000D43EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD733D" w:rsidRPr="42886AF7">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t xml:space="preserve"> Academic Year</w:t>
       </w:r>
-      <w:r w:rsidRPr="63675902" w:rsidR="1D90BC7C">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="63675902" w:rsidR="2CB10ED1">
+      <w:r w:rsidR="1D90BC7C" w:rsidRPr="42886AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:r w:rsidR="64B08F0F" w:rsidRPr="42886AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve">now </w:t>
+      </w:r>
+      <w:r w:rsidR="1D90BC7C" w:rsidRPr="42886AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve">published on the Legal Notices section of the Kean University website </w:t>
+      </w:r>
+      <w:r w:rsidR="2CB10ED1" w:rsidRPr="42886AF7">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
-      <w:hyperlink r:id="R6d5f552d97a649a0">
-        <w:r w:rsidRPr="63675902" w:rsidR="2CB10ED1">
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidR="2CB10ED1" w:rsidRPr="42886AF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:eastAsia="Candara" w:cs="Candara"/>
-[...1 lines deleted...]
-            <w:sz w:val="24"/>
+            <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.kean.edu/legal-notices</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="63675902" w:rsidR="2CB10ED1">
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="2CB10ED1" w:rsidRPr="42886AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00823DE0" w:rsidR="00BD733D" w:rsidP="00D866CF" w:rsidRDefault="00BD733D" w14:paraId="29C54DDE" w14:textId="77777777">
+    <w:p w14:paraId="29C54DDE" w14:textId="77777777" w:rsidR="00BD733D" w:rsidRPr="00823DE0" w:rsidRDefault="00BD733D" w:rsidP="00D866CF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00823DE0" w:rsidR="00BD733D" w:rsidP="4688C672" w:rsidRDefault="00BD733D" w14:paraId="1374655A" w14:textId="4CF930EF">
-[...5 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+    <w:p w14:paraId="1374655A" w14:textId="4CF930EF" w:rsidR="00BD733D" w:rsidRPr="00823DE0" w:rsidRDefault="000A3EC3" w:rsidP="4688C672">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4688C672" w:rsidR="000A3EC3">
+      <w:r w:rsidRPr="4688C672">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t xml:space="preserve">The Annual Notice </w:t>
       </w:r>
-      <w:r w:rsidRPr="4688C672" w:rsidR="00BD733D">
+      <w:r w:rsidR="00BD733D" w:rsidRPr="4688C672">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
-      <w:r w:rsidRPr="4688C672" w:rsidR="2F1B7BE2">
+      <w:r w:rsidR="2F1B7BE2" w:rsidRPr="4688C672">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t xml:space="preserve">is published on the New Jersey Department of State “Statewide Legal Notices Listings” page at </w:t>
       </w:r>
-      <w:hyperlink r:id="R6f27c44349da448f">
-        <w:r w:rsidRPr="4688C672" w:rsidR="2F1B7BE2">
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidR="2F1B7BE2" w:rsidRPr="4688C672">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:eastAsia="Candara" w:cs="Candara"/>
-[...1 lines deleted...]
-            <w:sz w:val="24"/>
+            <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.nj.gov/state/statewide-legal-notices-list.shtml</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00823DE0" w:rsidR="00BD733D" w:rsidRDefault="00BD733D" w14:paraId="7360F95F" w14:textId="77777777">
+    <w:p w14:paraId="7360F95F" w14:textId="77777777" w:rsidR="00BD733D" w:rsidRPr="00823DE0" w:rsidRDefault="00BD733D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FD7881" w:rsidRDefault="00FD7881" w14:paraId="6A101688" w14:textId="40FC24DA">
+    <w:p w14:paraId="6A101688" w14:textId="40FC24DA" w:rsidR="00FD7881" w:rsidRDefault="00FD7881">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>KEAN UNIVERSITY</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00823DE0" w:rsidR="00BD733D" w:rsidRDefault="00BD733D" w14:paraId="6A4B9CE2" w14:textId="53832ADC">
+    <w:p w14:paraId="6A4B9CE2" w14:textId="53832ADC" w:rsidR="00BD733D" w:rsidRPr="00823DE0" w:rsidRDefault="00BD733D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823DE0">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BOARD OF TRUSTEES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00823DE0" w:rsidR="00BD733D" w:rsidRDefault="00BD733D" w14:paraId="71CE6F2D" w14:textId="77777777">
+    <w:p w14:paraId="71CE6F2D" w14:textId="77777777" w:rsidR="00BD733D" w:rsidRPr="00823DE0" w:rsidRDefault="00BD733D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823DE0">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CALENDAR OF PUBLIC MEETINGS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00823DE0" w:rsidR="00BD733D" w:rsidRDefault="007F56D2" w14:paraId="178C12D4" w14:textId="7EA1D313">
+    <w:p w14:paraId="178C12D4" w14:textId="352C3E57" w:rsidR="00BD733D" w:rsidRPr="00823DE0" w:rsidRDefault="007F56D2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823DE0">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ACADEMIC YEAR </w:t>
       </w:r>
-      <w:r w:rsidRPr="00823DE0" w:rsidR="002A3DE7">
+      <w:r w:rsidR="002A3DE7" w:rsidRPr="00823DE0">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="000D3145">
+      <w:r w:rsidR="000D43EB">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00823DE0" w:rsidR="00843315">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00843315" w:rsidRPr="00823DE0">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="000D3145">
+      <w:r w:rsidR="000D43EB">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73BAFDB1" w14:textId="77777777" w:rsidR="00BD733D" w:rsidRPr="00823DE0" w:rsidRDefault="00BD733D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67A375B8" w14:textId="47030F35" w:rsidR="00BD733D" w:rsidRPr="001C7E11" w:rsidRDefault="00BD733D" w:rsidP="2AC9981B">
+      <w:pPr>
+        <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monday, September </w:t>
+      </w:r>
+      <w:r w:rsidR="00523719" w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7E11" w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="003333BB" w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7E11" w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00823DE0" w:rsidR="00BD733D" w:rsidRDefault="00BD733D" w14:paraId="73BAFDB1" w14:textId="77777777">
-[...76 lines deleted...]
-    <w:p w:rsidRPr="00823DE0" w:rsidR="00BD733D" w:rsidP="0089277E" w:rsidRDefault="00BF5B87" w14:paraId="55926AD3" w14:textId="6D45221C">
+    <w:p w14:paraId="04E80EF4" w14:textId="77777777" w:rsidR="00BD733D" w:rsidRPr="001C7E11" w:rsidRDefault="00BD733D" w:rsidP="2AC9981B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55926AD3" w14:textId="6E41BD6C" w:rsidR="00BD733D" w:rsidRPr="001C7E11" w:rsidRDefault="00BF5B87" w:rsidP="2AC9981B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saturday, </w:t>
+      </w:r>
+      <w:r w:rsidR="008E266B" w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>December</w:t>
+      </w:r>
+      <w:r w:rsidR="00523719" w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C7E11" w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="008451D4" w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00351650" w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7B20" w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7E11" w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1905BA" w14:textId="77777777" w:rsidR="00BD733D" w:rsidRPr="001C7E11" w:rsidRDefault="00BD733D">
+      <w:pPr>
+        <w:ind w:firstLine="2880"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...86 lines deleted...]
-    <w:p w:rsidRPr="00823DE0" w:rsidR="00BD733D" w:rsidP="0089277E" w:rsidRDefault="008451D4" w14:paraId="73FDB20B" w14:textId="682CB552">
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73FDB20B" w14:textId="6F319CEA" w:rsidR="00BD733D" w:rsidRPr="001C7E11" w:rsidRDefault="008451D4" w:rsidP="2AC9981B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monday, March </w:t>
+      </w:r>
+      <w:r w:rsidR="542E411A" w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00D866CF" w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7E11" w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A44B67" w14:textId="77777777" w:rsidR="00BD733D" w:rsidRPr="001C7E11" w:rsidRDefault="00BD733D" w:rsidP="2AC9981B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47ED8E8D" w14:textId="4A22579D" w:rsidR="00BD733D" w:rsidRPr="001C7E11" w:rsidRDefault="00192D31" w:rsidP="04388AF6">
+      <w:pPr>
+        <w:ind w:firstLine="2880"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="04388AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monday, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D866CF" w:rsidRPr="04388AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve">May </w:t>
+      </w:r>
+      <w:r w:rsidR="140CA26E" w:rsidRPr="04388AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00D866CF" w:rsidRPr="04388AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7E11" w:rsidRPr="04388AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8292C8" w14:textId="77777777" w:rsidR="00BD733D" w:rsidRPr="001C7E11" w:rsidRDefault="00BD733D">
+      <w:pPr>
+        <w:ind w:firstLine="2880"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...26 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F460182" w14:textId="7D72B86B" w:rsidR="00BD733D" w:rsidRPr="001C7E11" w:rsidRDefault="00BD733D" w:rsidP="2AC9981B">
+      <w:pPr>
+        <w:ind w:firstLine="2880"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monday, </w:t>
+      </w:r>
+      <w:r w:rsidR="008A7B20" w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>June 2</w:t>
+      </w:r>
+      <w:r w:rsidR="15123F1F" w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00D866CF" w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00B661B1">
-[...127 lines deleted...]
-    <w:p w:rsidRPr="00823DE0" w:rsidR="00BD733D" w:rsidRDefault="00BD733D" w14:paraId="4BB4C5FF" w14:textId="77777777">
+      <w:r w:rsidR="001C7E11" w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB4C5FF" w14:textId="77777777" w:rsidR="00BD733D" w:rsidRPr="00823DE0" w:rsidRDefault="00BD733D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00823DE0" w:rsidR="008E266B" w:rsidRDefault="008E266B" w14:paraId="711CA572" w14:textId="77777777">
+    <w:p w14:paraId="711CA572" w14:textId="77777777" w:rsidR="008E266B" w:rsidRPr="00823DE0" w:rsidRDefault="008E266B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00823DE0" w:rsidR="00D866CF" w:rsidP="00A55B2F" w:rsidRDefault="00D866CF" w14:paraId="7303F023" w14:textId="77777777">
+    <w:p w14:paraId="792053F1" w14:textId="36344041" w:rsidR="00D866CF" w:rsidRPr="00823DE0" w:rsidRDefault="00D866CF" w:rsidP="000075BA">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00823DE0">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2AC9981B">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Please note</w:t>
       </w:r>
-      <w:r w:rsidRPr="00823DE0">
+      <w:r w:rsidRPr="2AC9981B">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00823DE0" w:rsidR="00A55B2F">
+      <w:r w:rsidR="00A55B2F" w:rsidRPr="2AC9981B">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00823DE0">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t xml:space="preserve">All Board of Trustees public meetings </w:t>
       </w:r>
-      <w:r w:rsidRPr="00823DE0" w:rsidR="00A55B2F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00A55B2F" w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t xml:space="preserve">on Mondays </w:t>
       </w:r>
-      <w:r w:rsidRPr="00823DE0">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t>will be</w:t>
       </w:r>
-      <w:r w:rsidRPr="00823DE0" w:rsidR="00A55B2F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00A55B2F" w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t>gin at 4 p.m. and take place</w:t>
       </w:r>
-      <w:r w:rsidRPr="00823DE0">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Dave Gibbons Conference Center in Kean Hall</w:t>
       </w:r>
-      <w:r w:rsidRPr="00823DE0" w:rsidR="00A55B2F">
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00A55B2F" w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>, Room 127</w:t>
+      </w:r>
+      <w:r w:rsidR="1AD533A6" w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>, Union, New Jersey</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55B2F" w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t xml:space="preserve">Saturday </w:t>
       </w:r>
-      <w:r w:rsidRPr="00823DE0" w:rsidR="00A55B2F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00A55B2F" w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t xml:space="preserve">session will take place </w:t>
       </w:r>
-      <w:r w:rsidRPr="00823DE0">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t>at 11:00 a.m.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00823DE0" w:rsidR="00257E1B">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00257E1B" w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Kean Ocean Gateway Building at Ocean County College in Toms River, New Jersey</w:t>
       </w:r>
-      <w:r w:rsidRPr="00823DE0">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="2AC9981B">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t>, unless otherwise notified.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00823DE0" w:rsidR="00D866CF" w:rsidP="2AAF932B" w:rsidRDefault="00D866CF" w14:paraId="792053F1" w14:textId="40A89D15">
+    <w:p w14:paraId="38691DC0" w14:textId="780D36CE" w:rsidR="2AAF932B" w:rsidRDefault="2AAF932B" w:rsidP="2AAF932B">
       <w:pPr>
         <w:ind w:left="1710" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="2AAF932B" w:rsidP="2AAF932B" w:rsidRDefault="2AAF932B" w14:paraId="38691DC0" w14:textId="780D36CE">
+    <w:p w14:paraId="2F54BE66" w14:textId="793B785C" w:rsidR="2AAF932B" w:rsidRDefault="2AAF932B" w:rsidP="2AAF932B">
       <w:pPr>
         <w:ind w:left="1710" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="2AAF932B" w:rsidP="2AAF932B" w:rsidRDefault="2AAF932B" w14:paraId="2F54BE66" w14:textId="793B785C">
+    <w:p w14:paraId="6EAD61CF" w14:textId="63773FC6" w:rsidR="42886AF7" w:rsidRDefault="42886AF7" w:rsidP="42886AF7">
       <w:pPr>
         <w:ind w:left="1710" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="2AAF932B" w:rsidP="2AAF932B" w:rsidRDefault="2AAF932B" w14:paraId="50743B3E" w14:textId="7E33B1DE">
-[...73 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:sectPr w:rsidR="42886AF7">
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000B7C56" w:rsidP="00CA3105" w:rsidRDefault="000B7C56" w14:paraId="4D24241E" w14:textId="77777777">
+    <w:p w14:paraId="1D4C939C" w14:textId="77777777" w:rsidR="001B024E" w:rsidRDefault="001B024E" w:rsidP="00CA3105">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000B7C56" w:rsidP="00CA3105" w:rsidRDefault="000B7C56" w14:paraId="1D52792A" w14:textId="77777777">
+    <w:p w14:paraId="083F58D1" w14:textId="77777777" w:rsidR="001B024E" w:rsidRDefault="001B024E" w:rsidP="00CA3105">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1112,524 +966,582 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Candara">
     <w:panose1 w:val="020E0502030303020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-    <w:charset w:val="00"/>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00CA3105" w:rsidRDefault="00CA3105" w14:paraId="1401B2BB" w14:textId="77777777">
+  <w:p w14:paraId="1401B2BB" w14:textId="77777777" w:rsidR="00CA3105" w:rsidRDefault="00CA3105">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00CA3105" w:rsidRDefault="00CA3105" w14:paraId="496FB58E" w14:textId="77777777">
+  <w:p w14:paraId="496FB58E" w14:textId="77777777" w:rsidR="00CA3105" w:rsidRDefault="00CA3105">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00CA3105" w:rsidRDefault="00CA3105" w14:paraId="4683F02C" w14:textId="77777777">
+  <w:p w14:paraId="4683F02C" w14:textId="77777777" w:rsidR="00CA3105" w:rsidRDefault="00CA3105">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000B7C56" w:rsidP="00CA3105" w:rsidRDefault="000B7C56" w14:paraId="4A0C28DF" w14:textId="77777777">
+    <w:p w14:paraId="2B156A80" w14:textId="77777777" w:rsidR="001B024E" w:rsidRDefault="001B024E" w:rsidP="00CA3105">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000B7C56" w:rsidP="00CA3105" w:rsidRDefault="000B7C56" w14:paraId="4BF43237" w14:textId="77777777">
+    <w:p w14:paraId="6FFC3468" w14:textId="77777777" w:rsidR="001B024E" w:rsidRDefault="001B024E" w:rsidP="00CA3105">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00CA3105" w:rsidRDefault="00CA3105" w14:paraId="2004D2E4" w14:textId="77777777">
+  <w:p w14:paraId="2004D2E4" w14:textId="77777777" w:rsidR="00CA3105" w:rsidRDefault="00CA3105">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00CA3105" w:rsidRDefault="00CA3105" w14:paraId="5289B720" w14:textId="56293BD9">
+  <w:p w14:paraId="5289B720" w14:textId="56293BD9" w:rsidR="00CA3105" w:rsidRDefault="00CA3105">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00CA3105" w:rsidRDefault="00CA3105" w14:paraId="358B2C94" w14:textId="77777777">
+  <w:p w14:paraId="358B2C94" w14:textId="77777777" w:rsidR="00CA3105" w:rsidRDefault="00CA3105">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5022AD78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1922371470">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:suppressBottomSpacing/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00192D31"/>
+    <w:rsid w:val="000075BA"/>
+    <w:rsid w:val="0001206B"/>
     <w:rsid w:val="000A3EC3"/>
     <w:rsid w:val="000B1378"/>
     <w:rsid w:val="000B7C56"/>
     <w:rsid w:val="000D3145"/>
+    <w:rsid w:val="000D43EB"/>
     <w:rsid w:val="00140F1B"/>
     <w:rsid w:val="00143A6E"/>
     <w:rsid w:val="0015114D"/>
     <w:rsid w:val="00160A58"/>
     <w:rsid w:val="00192D31"/>
+    <w:rsid w:val="001B024E"/>
     <w:rsid w:val="001C3A1E"/>
     <w:rsid w:val="001C7440"/>
+    <w:rsid w:val="001C7E11"/>
     <w:rsid w:val="001D5DB4"/>
     <w:rsid w:val="00234D8A"/>
     <w:rsid w:val="0024138E"/>
     <w:rsid w:val="00252DC8"/>
     <w:rsid w:val="00257E1B"/>
     <w:rsid w:val="0029208B"/>
     <w:rsid w:val="002A3DE7"/>
     <w:rsid w:val="002B24CC"/>
     <w:rsid w:val="002D7AAE"/>
     <w:rsid w:val="002E19CC"/>
     <w:rsid w:val="00305436"/>
     <w:rsid w:val="00310478"/>
     <w:rsid w:val="003333BB"/>
     <w:rsid w:val="00351650"/>
     <w:rsid w:val="003520CF"/>
     <w:rsid w:val="00363BC2"/>
     <w:rsid w:val="003765AA"/>
     <w:rsid w:val="00397146"/>
     <w:rsid w:val="003B0568"/>
+    <w:rsid w:val="003C0A21"/>
     <w:rsid w:val="003F0D95"/>
     <w:rsid w:val="00417F15"/>
     <w:rsid w:val="00471135"/>
     <w:rsid w:val="0048303A"/>
     <w:rsid w:val="00490EA8"/>
     <w:rsid w:val="00494366"/>
+    <w:rsid w:val="004A4374"/>
     <w:rsid w:val="004D32EB"/>
     <w:rsid w:val="004E539B"/>
     <w:rsid w:val="004F4FBA"/>
     <w:rsid w:val="00523719"/>
+    <w:rsid w:val="00535F0C"/>
     <w:rsid w:val="00545DC5"/>
     <w:rsid w:val="005472E2"/>
     <w:rsid w:val="00565148"/>
+    <w:rsid w:val="0057449F"/>
     <w:rsid w:val="00586D4B"/>
     <w:rsid w:val="00587A68"/>
+    <w:rsid w:val="005D2ECF"/>
     <w:rsid w:val="00601F56"/>
     <w:rsid w:val="00607181"/>
     <w:rsid w:val="00615E08"/>
     <w:rsid w:val="0064639D"/>
     <w:rsid w:val="00650679"/>
+    <w:rsid w:val="006771C5"/>
     <w:rsid w:val="00680E86"/>
     <w:rsid w:val="00690F55"/>
     <w:rsid w:val="006B72CE"/>
     <w:rsid w:val="006C2AAD"/>
     <w:rsid w:val="006E5761"/>
     <w:rsid w:val="006E6861"/>
     <w:rsid w:val="006E73C9"/>
     <w:rsid w:val="00703289"/>
     <w:rsid w:val="007400C9"/>
     <w:rsid w:val="00757D22"/>
     <w:rsid w:val="00792043"/>
     <w:rsid w:val="0079550C"/>
     <w:rsid w:val="007E56EE"/>
     <w:rsid w:val="007F56D2"/>
     <w:rsid w:val="00801F5F"/>
     <w:rsid w:val="00821D3C"/>
     <w:rsid w:val="00821DA6"/>
     <w:rsid w:val="00823DE0"/>
     <w:rsid w:val="00825B1D"/>
     <w:rsid w:val="00843315"/>
     <w:rsid w:val="008451D4"/>
     <w:rsid w:val="0089277E"/>
     <w:rsid w:val="008A7B20"/>
+    <w:rsid w:val="008B6F9D"/>
+    <w:rsid w:val="008C3A71"/>
     <w:rsid w:val="008C610D"/>
     <w:rsid w:val="008D1133"/>
     <w:rsid w:val="008E266B"/>
     <w:rsid w:val="008E63D7"/>
     <w:rsid w:val="00903E78"/>
     <w:rsid w:val="00911247"/>
+    <w:rsid w:val="00912B33"/>
     <w:rsid w:val="009164AE"/>
     <w:rsid w:val="009323EF"/>
     <w:rsid w:val="0093477E"/>
     <w:rsid w:val="009619E4"/>
+    <w:rsid w:val="009A4A79"/>
     <w:rsid w:val="00A15AC3"/>
+    <w:rsid w:val="00A3599D"/>
     <w:rsid w:val="00A55AA8"/>
     <w:rsid w:val="00A55B2F"/>
     <w:rsid w:val="00A62A35"/>
+    <w:rsid w:val="00A64A86"/>
     <w:rsid w:val="00A95151"/>
     <w:rsid w:val="00A95EE1"/>
     <w:rsid w:val="00AA5991"/>
+    <w:rsid w:val="00AC3ADD"/>
     <w:rsid w:val="00AD2D25"/>
+    <w:rsid w:val="00AF46D8"/>
     <w:rsid w:val="00AF67FC"/>
     <w:rsid w:val="00B01EB6"/>
     <w:rsid w:val="00B62C69"/>
     <w:rsid w:val="00B661B1"/>
+    <w:rsid w:val="00B93B87"/>
+    <w:rsid w:val="00B94C09"/>
     <w:rsid w:val="00BD733D"/>
     <w:rsid w:val="00BF3784"/>
     <w:rsid w:val="00BF5B87"/>
     <w:rsid w:val="00C37437"/>
     <w:rsid w:val="00C47AE4"/>
+    <w:rsid w:val="00CA1EFC"/>
     <w:rsid w:val="00CA3105"/>
     <w:rsid w:val="00CB1C61"/>
     <w:rsid w:val="00CC0615"/>
     <w:rsid w:val="00CC333A"/>
     <w:rsid w:val="00CF1695"/>
     <w:rsid w:val="00D125C2"/>
     <w:rsid w:val="00D12A11"/>
     <w:rsid w:val="00D20050"/>
     <w:rsid w:val="00D3135E"/>
+    <w:rsid w:val="00D5083D"/>
     <w:rsid w:val="00D866CF"/>
     <w:rsid w:val="00DB0D5E"/>
     <w:rsid w:val="00DF6CFF"/>
+    <w:rsid w:val="00E42F18"/>
     <w:rsid w:val="00E46ED2"/>
     <w:rsid w:val="00E65EA4"/>
     <w:rsid w:val="00E719CA"/>
     <w:rsid w:val="00E734D0"/>
     <w:rsid w:val="00E9329F"/>
     <w:rsid w:val="00ED033C"/>
     <w:rsid w:val="00ED69EE"/>
     <w:rsid w:val="00EE2E40"/>
     <w:rsid w:val="00EF21BE"/>
     <w:rsid w:val="00F00F46"/>
     <w:rsid w:val="00F01E92"/>
     <w:rsid w:val="00F11CB2"/>
     <w:rsid w:val="00F1479C"/>
     <w:rsid w:val="00F634EA"/>
+    <w:rsid w:val="00FB7EF4"/>
     <w:rsid w:val="00FD7881"/>
     <w:rsid w:val="00FE49F5"/>
     <w:rsid w:val="00FE613E"/>
+    <w:rsid w:val="032A5A43"/>
+    <w:rsid w:val="04388AF6"/>
     <w:rsid w:val="0FCEFB0A"/>
     <w:rsid w:val="12D6D3E0"/>
+    <w:rsid w:val="140CA26E"/>
+    <w:rsid w:val="15123F1F"/>
     <w:rsid w:val="16B52865"/>
+    <w:rsid w:val="1AD533A6"/>
     <w:rsid w:val="1B5AAC85"/>
     <w:rsid w:val="1D90BC7C"/>
     <w:rsid w:val="2AAF932B"/>
+    <w:rsid w:val="2AC9981B"/>
+    <w:rsid w:val="2C551412"/>
     <w:rsid w:val="2CB10ED1"/>
     <w:rsid w:val="2F1B7BE2"/>
+    <w:rsid w:val="3118859F"/>
     <w:rsid w:val="32267FA6"/>
+    <w:rsid w:val="34488130"/>
     <w:rsid w:val="355C7769"/>
     <w:rsid w:val="3D61334E"/>
+    <w:rsid w:val="42886AF7"/>
     <w:rsid w:val="42DC83DA"/>
     <w:rsid w:val="4688C672"/>
+    <w:rsid w:val="4C7B09F8"/>
     <w:rsid w:val="4E1FDB52"/>
     <w:rsid w:val="4F17B721"/>
+    <w:rsid w:val="4F668A85"/>
+    <w:rsid w:val="542E411A"/>
     <w:rsid w:val="59632783"/>
+    <w:rsid w:val="5B9A8B6C"/>
+    <w:rsid w:val="5F281760"/>
     <w:rsid w:val="60B6FCA5"/>
     <w:rsid w:val="63675902"/>
+    <w:rsid w:val="64B08F0F"/>
     <w:rsid w:val="65669CBD"/>
+    <w:rsid w:val="67A61DDC"/>
     <w:rsid w:val="6BEC5986"/>
+    <w:rsid w:val="6FEFEC7D"/>
+    <w:rsid w:val="7A21B599"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="45207EF5"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A5C7481A-5FF8-4087-8EA2-51F0E8EE6CAA}"/>
+  <w15:docId w15:val="{45EC48CA-4E9B-4D32-8880-CD5AE26AB344}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1651,73 +1563,73 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -1760,52 +1672,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1866,211 +1778,213 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:firstLine="2880"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002D7AAE"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="002D7AAE"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00B01EB6"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:rsid w:val="00CA3105"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="00CA3105"/>
     <w:rPr>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:rsid w:val="00CA3105"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="00CA3105"/>
     <w:rPr>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nj.gov/state/statewide-legal-notices-list.shtml" TargetMode="External" Id="R6f27c44349da448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kean.edu/legal-notices" TargetMode="External" Id="R6d5f552d97a649a0" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nj.gov/state/statewide-legal-notices-list.shtml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kean.edu/legal-notices" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -2346,72 +2260,89 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E645BC1D00AD184D9E2654D5AF564104" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="14e356b96fb387244d3084d20c0881b3">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a5bdedb7-4546-4883-af4f-ec799b097b37" xmlns:ns3="7a0a6299-271a-4fcf-86eb-03ff4bd08e7d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="99a3065418aeae718d261fef547cc100" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="7a0a6299-271a-4fcf-86eb-03ff4bd08e7d" xsi:nil="true"/>
+    <DateandTime xmlns="a5bdedb7-4546-4883-af4f-ec799b097b37" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a5bdedb7-4546-4883-af4f-ec799b097b37">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E645BC1D00AD184D9E2654D5AF564104" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="352c38a090d19a638da87f5dc92b9c6e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a5bdedb7-4546-4883-af4f-ec799b097b37" xmlns:ns3="7a0a6299-271a-4fcf-86eb-03ff4bd08e7d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="32bcc88b7bd0a292911735351148b3ee" ns2:_="" ns3:_="">
     <xsd:import namespace="a5bdedb7-4546-4883-af4f-ec799b097b37"/>
     <xsd:import namespace="7a0a6299-271a-4fcf-86eb-03ff4bd08e7d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:DateandTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a5bdedb7-4546-4883-af4f-ec799b097b37" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -2435,50 +2366,55 @@
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="DateandTime" ma:index="19" nillable="true" ma:displayName="Date and Time" ma:format="DateOnly" ma:internalName="DateandTime">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7a0a6299-271a-4fcf-86eb-03ff4bd08e7d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{91c48562-1603-48b7-b88d-6b36dc3a5595}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7a0a6299-271a-4fcf-86eb-03ff4bd08e7d">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -2552,138 +2488,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55149B1E-5441-4419-824A-0309AD2BF861}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{871D2F50-4F0D-4093-AE6E-F49CB82D006B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED29DCAE-507B-429C-8500-2B0B12803DE4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A24692D6-DBA1-4C07-B4CC-FFEED76508BC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7a0a6299-271a-4fcf-86eb-03ff4bd08e7d"/>
+    <ds:schemaRef ds:uri="a5bdedb7-4546-4883-af4f-ec799b097b37"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD893FF2-5477-4B0E-A855-DA38AA94008F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a5bdedb7-4546-4883-af4f-ec799b097b37"/>
     <ds:schemaRef ds:uri="7a0a6299-271a-4fcf-86eb-03ff4bd08e7d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{92020e55-766a-4baa-a277-94a24f1b11b7}" enabled="0" method="" siteId="{92020e55-766a-4baa-a277-94a24f1b11b7}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>198</Words>
+  <Characters>1130</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>4</DocSecurity>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>Kean University</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1326</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>KEAN UNIVERSITY</dc:title>
   <dc:subject/>
   <dc:creator>Ms. Onufer</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Audrey Kelly (Staff)</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2019-06-24T13:31:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>573056806c896f07f59f0ab6fa0cd7e343d98fcff4de24f2c46f6cd37efcf575</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100E645BC1D00AD184D9E2654D5AF564104</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="docLang">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>