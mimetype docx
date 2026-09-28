--- v1 (2026-07-13)
+++ v2 (2026-09-28)
@@ -1,58 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6B74DED1" w14:textId="322B35CC" w:rsidR="00BD733D" w:rsidRPr="00823DE0" w:rsidRDefault="00BD733D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823DE0">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>KEAN UNIVERSITY</w:t>
@@ -136,68 +137,80 @@
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="2AC9981B">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ACADEMIC YEAR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76D28105" w14:textId="77777777" w:rsidR="00BD733D" w:rsidRPr="00823DE0" w:rsidRDefault="00BD733D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D4EA3FB" w14:textId="6D4DC999" w:rsidR="16B52865" w:rsidRDefault="16B52865" w:rsidP="4688C672">
+    <w:p w14:paraId="2D4EA3FB" w14:textId="4B6DDED1" w:rsidR="16B52865" w:rsidRDefault="16B52865" w:rsidP="4688C672">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="42886AF7">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t xml:space="preserve">Pursuant to </w:t>
       </w:r>
       <w:r w:rsidR="032A5A43" w:rsidRPr="42886AF7">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
-        <w:t>P.L. 2025, c.22,</w:t>
+        <w:t>P.L. 2025, c.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2265C">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="032A5A43" w:rsidRPr="42886AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        </w:rPr>
+        <w:t>2,</w:t>
       </w:r>
       <w:r w:rsidRPr="42886AF7">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t xml:space="preserve"> t</w:t>
       </w:r>
       <w:r w:rsidR="00BD733D" w:rsidRPr="42886AF7">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t xml:space="preserve">he Annual Notice informing the public of the date, </w:t>
       </w:r>
       <w:r w:rsidR="00E46ED2" w:rsidRPr="42886AF7">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t>time,</w:t>
       </w:r>
       <w:r w:rsidR="00BD733D" w:rsidRPr="42886AF7">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
         </w:rPr>
         <w:t xml:space="preserve"> and location of the Kean University Board of Trus</w:t>
       </w:r>
@@ -893,58 +906,58 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="42886AF7">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D4C939C" w14:textId="77777777" w:rsidR="001B024E" w:rsidRDefault="001B024E" w:rsidP="00CA3105">
+    <w:p w14:paraId="1AA074B3" w14:textId="77777777" w:rsidR="00537759" w:rsidRDefault="00537759" w:rsidP="00CA3105">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="083F58D1" w14:textId="77777777" w:rsidR="001B024E" w:rsidRDefault="001B024E" w:rsidP="00CA3105">
+    <w:p w14:paraId="3FC56B1F" w14:textId="77777777" w:rsidR="00537759" w:rsidRDefault="00537759" w:rsidP="00CA3105">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -975,115 +988,111 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Candara">
     <w:panose1 w:val="020E0502030303020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1401B2BB" w14:textId="77777777" w:rsidR="00CA3105" w:rsidRDefault="00CA3105">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="496FB58E" w14:textId="77777777" w:rsidR="00CA3105" w:rsidRDefault="00CA3105">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4683F02C" w14:textId="77777777" w:rsidR="00CA3105" w:rsidRDefault="00CA3105">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B156A80" w14:textId="77777777" w:rsidR="001B024E" w:rsidRDefault="001B024E" w:rsidP="00CA3105">
+    <w:p w14:paraId="60698679" w14:textId="77777777" w:rsidR="00537759" w:rsidRDefault="00537759" w:rsidP="00CA3105">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FFC3468" w14:textId="77777777" w:rsidR="001B024E" w:rsidRDefault="001B024E" w:rsidP="00CA3105">
+    <w:p w14:paraId="23E9C39C" w14:textId="77777777" w:rsidR="00537759" w:rsidRDefault="00537759" w:rsidP="00CA3105">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2004D2E4" w14:textId="77777777" w:rsidR="00CA3105" w:rsidRDefault="00CA3105">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5289B720" w14:textId="56293BD9" w:rsidR="00CA3105" w:rsidRDefault="00CA3105">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
@@ -1228,66 +1237,68 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1922371470">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="104"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:suppressBottomSpacing/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00192D31"/>
     <w:rsid w:val="000075BA"/>
@@ -1316,50 +1327,51 @@
     <w:rsid w:val="002B24CC"/>
     <w:rsid w:val="002D7AAE"/>
     <w:rsid w:val="002E19CC"/>
     <w:rsid w:val="00305436"/>
     <w:rsid w:val="00310478"/>
     <w:rsid w:val="003333BB"/>
     <w:rsid w:val="00351650"/>
     <w:rsid w:val="003520CF"/>
     <w:rsid w:val="00363BC2"/>
     <w:rsid w:val="003765AA"/>
     <w:rsid w:val="00397146"/>
     <w:rsid w:val="003B0568"/>
     <w:rsid w:val="003C0A21"/>
     <w:rsid w:val="003F0D95"/>
     <w:rsid w:val="00417F15"/>
     <w:rsid w:val="00471135"/>
     <w:rsid w:val="0048303A"/>
     <w:rsid w:val="00490EA8"/>
     <w:rsid w:val="00494366"/>
     <w:rsid w:val="004A4374"/>
     <w:rsid w:val="004D32EB"/>
     <w:rsid w:val="004E539B"/>
     <w:rsid w:val="004F4FBA"/>
     <w:rsid w:val="00523719"/>
     <w:rsid w:val="00535F0C"/>
+    <w:rsid w:val="00537759"/>
     <w:rsid w:val="00545DC5"/>
     <w:rsid w:val="005472E2"/>
     <w:rsid w:val="00565148"/>
     <w:rsid w:val="0057449F"/>
     <w:rsid w:val="00586D4B"/>
     <w:rsid w:val="00587A68"/>
     <w:rsid w:val="005D2ECF"/>
     <w:rsid w:val="00601F56"/>
     <w:rsid w:val="00607181"/>
     <w:rsid w:val="00615E08"/>
     <w:rsid w:val="0064639D"/>
     <w:rsid w:val="00650679"/>
     <w:rsid w:val="006771C5"/>
     <w:rsid w:val="00680E86"/>
     <w:rsid w:val="00690F55"/>
     <w:rsid w:val="006B72CE"/>
     <w:rsid w:val="006C2AAD"/>
     <w:rsid w:val="006E5761"/>
     <w:rsid w:val="006E6861"/>
     <w:rsid w:val="006E73C9"/>
     <w:rsid w:val="00703289"/>
     <w:rsid w:val="007400C9"/>
     <w:rsid w:val="00757D22"/>
     <w:rsid w:val="00792043"/>
     <w:rsid w:val="0079550C"/>
@@ -1387,61 +1399,63 @@
     <w:rsid w:val="009323EF"/>
     <w:rsid w:val="0093477E"/>
     <w:rsid w:val="009619E4"/>
     <w:rsid w:val="009A4A79"/>
     <w:rsid w:val="00A15AC3"/>
     <w:rsid w:val="00A3599D"/>
     <w:rsid w:val="00A55AA8"/>
     <w:rsid w:val="00A55B2F"/>
     <w:rsid w:val="00A62A35"/>
     <w:rsid w:val="00A64A86"/>
     <w:rsid w:val="00A95151"/>
     <w:rsid w:val="00A95EE1"/>
     <w:rsid w:val="00AA5991"/>
     <w:rsid w:val="00AC3ADD"/>
     <w:rsid w:val="00AD2D25"/>
     <w:rsid w:val="00AF46D8"/>
     <w:rsid w:val="00AF67FC"/>
     <w:rsid w:val="00B01EB6"/>
     <w:rsid w:val="00B62C69"/>
     <w:rsid w:val="00B661B1"/>
     <w:rsid w:val="00B93B87"/>
     <w:rsid w:val="00B94C09"/>
     <w:rsid w:val="00BD733D"/>
     <w:rsid w:val="00BF3784"/>
     <w:rsid w:val="00BF5B87"/>
+    <w:rsid w:val="00C30AD8"/>
     <w:rsid w:val="00C37437"/>
     <w:rsid w:val="00C47AE4"/>
     <w:rsid w:val="00CA1EFC"/>
     <w:rsid w:val="00CA3105"/>
     <w:rsid w:val="00CB1C61"/>
     <w:rsid w:val="00CC0615"/>
     <w:rsid w:val="00CC333A"/>
     <w:rsid w:val="00CF1695"/>
     <w:rsid w:val="00D125C2"/>
     <w:rsid w:val="00D12A11"/>
     <w:rsid w:val="00D20050"/>
+    <w:rsid w:val="00D2265C"/>
     <w:rsid w:val="00D3135E"/>
     <w:rsid w:val="00D5083D"/>
     <w:rsid w:val="00D866CF"/>
     <w:rsid w:val="00DB0D5E"/>
     <w:rsid w:val="00DF6CFF"/>
     <w:rsid w:val="00E42F18"/>
     <w:rsid w:val="00E46ED2"/>
     <w:rsid w:val="00E65EA4"/>
     <w:rsid w:val="00E719CA"/>
     <w:rsid w:val="00E734D0"/>
     <w:rsid w:val="00E9329F"/>
     <w:rsid w:val="00ED033C"/>
     <w:rsid w:val="00ED69EE"/>
     <w:rsid w:val="00EE2E40"/>
     <w:rsid w:val="00EF21BE"/>
     <w:rsid w:val="00F00F46"/>
     <w:rsid w:val="00F01E92"/>
     <w:rsid w:val="00F11CB2"/>
     <w:rsid w:val="00F1479C"/>
     <w:rsid w:val="00F634EA"/>
     <w:rsid w:val="00FB7EF4"/>
     <w:rsid w:val="00FD7881"/>
     <w:rsid w:val="00FE49F5"/>
     <w:rsid w:val="00FE613E"/>
     <w:rsid w:val="032A5A43"/>
@@ -2251,75 +2265,63 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...10 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E645BC1D00AD184D9E2654D5AF564104" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="352c38a090d19a638da87f5dc92b9c6e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a5bdedb7-4546-4883-af4f-ec799b097b37" xmlns:ns3="7a0a6299-271a-4fcf-86eb-03ff4bd08e7d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="32bcc88b7bd0a292911735351148b3ee" ns2:_="" ns3:_="">
     <xsd:import namespace="a5bdedb7-4546-4883-af4f-ec799b097b37"/>
     <xsd:import namespace="7a0a6299-271a-4fcf-86eb-03ff4bd08e7d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:DateandTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -2488,111 +2490,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="7a0a6299-271a-4fcf-86eb-03ff4bd08e7d" xsi:nil="true"/>
+    <DateandTime xmlns="a5bdedb7-4546-4883-af4f-ec799b097b37" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a5bdedb7-4546-4883-af4f-ec799b097b37">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED29DCAE-507B-429C-8500-2B0B12803DE4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55149B1E-5441-4419-824A-0309AD2BF861}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A24692D6-DBA1-4C07-B4CC-FFEED76508BC}">
-[...9 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD893FF2-5477-4B0E-A855-DA38AA94008F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a5bdedb7-4546-4883-af4f-ec799b097b37"/>
     <ds:schemaRef ds:uri="7a0a6299-271a-4fcf-86eb-03ff4bd08e7d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A24692D6-DBA1-4C07-B4CC-FFEED76508BC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7a0a6299-271a-4fcf-86eb-03ff4bd08e7d"/>
+    <ds:schemaRef ds:uri="a5bdedb7-4546-4883-af4f-ec799b097b37"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{92020e55-766a-4baa-a277-94a24f1b11b7}" enabled="0" method="" siteId="{92020e55-766a-4baa-a277-94a24f1b11b7}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>198</Words>
   <Characters>1130</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Kean University</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1326</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>KEAN UNIVERSITY</dc:title>
   <dc:subject/>
   <dc:creator>Ms. Onufer</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>