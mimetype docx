--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -1,116 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="31B054B8" w14:textId="648AADA4" w:rsidR="00AD7F05" w:rsidRDefault="00705AA9" w:rsidP="00705AA9">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua"/>
           <w:sz w:val="60"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua"/>
           <w:noProof/>
           <w:sz w:val="72"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23C1BDBB" wp14:editId="4ACB21B8">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline wp14:anchorId="23C1BDBB" wp14:editId="4ACB21B8" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1374775" cy="1278890"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapNone/>
-            <wp:docPr id="18" name="Picture 18"/>
+            <wp:docPr id="18" name="Picture 18" descr="Kean University seal in blue, circular with crest and &quot;Kean University&quot; text."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="18" name="Picture 18"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1374775" cy="1278890"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00AD7F05">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua"/>
           <w:sz w:val="72"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00AD7F05">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua"/>
           <w:sz w:val="60"/>
         </w:rPr>
         <w:t xml:space="preserve">EAN </w:t>
       </w:r>
       <w:r w:rsidR="00AD7F05">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua"/>
           <w:sz w:val="72"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="00AD7F05">
         <w:rPr>
@@ -396,50 +388,51 @@
           <w:bottom w:val="thickThinMediumGap" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="thickThinMediumGap" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="thickThinMediumGap" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="thickThinMediumGap" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="17"/>
         <w:gridCol w:w="1245"/>
         <w:gridCol w:w="146"/>
         <w:gridCol w:w="7251"/>
         <w:gridCol w:w="991"/>
         <w:gridCol w:w="348"/>
       </w:tblGrid>
       <w:tr w:rsidR="00705AA9" w14:paraId="78B6165A" w14:textId="77777777" w:rsidTr="003E00EB">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="348" w:type="dxa"/>
           <w:trHeight w:val="300"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9650" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="40E6FE49" w14:textId="6F888B00" w:rsidR="00705AA9" w:rsidRDefault="64614EDE" w:rsidP="54E8DB83">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="13" w:line="321" w:lineRule="exact"/>
               <w:ind w:left="3047"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="54E8DB83">
@@ -2814,51 +2807,51 @@
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00705AA9"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="54E8DB83"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>