--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1B2A163E" w14:textId="3B076A5B" w:rsidR="712B54B5" w:rsidRDefault="712B54B5" w:rsidP="6A24EC1B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6A24EC1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>A. Title Page</w:t>
@@ -2730,50 +2730,51 @@
       <w:r w:rsidRPr="00D5126F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Foundation Courses 12-15</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9750" w:type="dxa"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1545"/>
         <w:gridCol w:w="6030"/>
         <w:gridCol w:w="2175"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E17438" w:rsidRPr="00D5126F" w14:paraId="693FC2FD" w14:textId="77777777" w:rsidTr="00C916CB">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E1ECF5"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="605D9E4E" w14:textId="77777777" w:rsidR="00E17438" w:rsidRPr="00D5126F" w:rsidRDefault="00E17438" w:rsidP="00C916CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidRPr="00D5126F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>CJ 5670</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
@@ -3161,50 +3162,51 @@
       <w:r w:rsidRPr="00D5126F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Core Courses 12</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9750" w:type="dxa"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1545"/>
         <w:gridCol w:w="6030"/>
         <w:gridCol w:w="2175"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E17438" w:rsidRPr="00D5126F" w14:paraId="0275D8C6" w14:textId="77777777" w:rsidTr="00C916CB">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E1ECF5"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="072599FE" w14:textId="77777777" w:rsidR="00E17438" w:rsidRPr="00D5126F" w:rsidRDefault="00E17438" w:rsidP="00C916CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00D5126F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>CJ 5740</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
@@ -3531,50 +3533,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> for the class.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9750" w:type="dxa"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1545"/>
         <w:gridCol w:w="6030"/>
         <w:gridCol w:w="2175"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E17438" w:rsidRPr="00D5126F" w14:paraId="71460F06" w14:textId="77777777" w:rsidTr="00C916CB">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E1ECF5"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F929BC2" w14:textId="77777777" w:rsidR="00E17438" w:rsidRPr="00D5126F" w:rsidRDefault="00E17438" w:rsidP="00C916CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidRPr="00D5126F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>CJ 5710</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
@@ -4110,50 +4113,51 @@
           <w:bottom w:val="thickThinMediumGap" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="thickThinMediumGap" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="thickThinMediumGap" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="thickThinMediumGap" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="17"/>
         <w:gridCol w:w="1245"/>
         <w:gridCol w:w="146"/>
         <w:gridCol w:w="7251"/>
         <w:gridCol w:w="991"/>
         <w:gridCol w:w="348"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA2CE1" w14:paraId="5DE21405" w14:textId="77777777" w:rsidTr="008704CD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="348" w:type="dxa"/>
           <w:trHeight w:val="300"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9650" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2D20C995" w14:textId="77777777" w:rsidR="00EA2CE1" w:rsidRDefault="00EA2CE1" w:rsidP="00D76D2D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="13" w:line="321" w:lineRule="exact"/>
               <w:ind w:left="3047"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="54E8DB83">
@@ -5593,50 +5597,51 @@
         <w:t>A=Assessed</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid0"/>
         <w:tblW w:w="12343" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="113" w:type="dxa"/>
           <w:bottom w:w="9" w:type="dxa"/>
           <w:right w:w="67" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3772"/>
         <w:gridCol w:w="2136"/>
         <w:gridCol w:w="2849"/>
         <w:gridCol w:w="1834"/>
         <w:gridCol w:w="1834"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E466F8" w14:paraId="693BB2C1" w14:textId="77777777" w:rsidTr="00E466F8">
         <w:trPr>
           <w:trHeight w:val="496"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3679" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="102F24B8" w14:textId="77777777" w:rsidR="00CB6788" w:rsidRPr="00F271F7" w:rsidRDefault="00CB6788" w:rsidP="00B35DE5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F271F7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Required &amp; Core Courses</w:t>
             </w:r>
             <w:r w:rsidRPr="00F271F7">
@@ -7233,50 +7238,51 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1100"/>
         <w:gridCol w:w="1216"/>
         <w:gridCol w:w="1216"/>
         <w:gridCol w:w="1071"/>
         <w:gridCol w:w="1207"/>
         <w:gridCol w:w="1071"/>
         <w:gridCol w:w="780"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1071"/>
         <w:gridCol w:w="866"/>
         <w:gridCol w:w="1071"/>
         <w:gridCol w:w="798"/>
         <w:gridCol w:w="808"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F05845" w:rsidRPr="00595577" w14:paraId="0A23C3C4" w14:textId="77777777" w:rsidTr="00F03877">
         <w:trPr>
           <w:trHeight w:val="59"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="710DC272" w14:textId="77777777" w:rsidR="00F05845" w:rsidRPr="00595577" w:rsidRDefault="00F05845" w:rsidP="00F03877">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="37E98BA5" w14:textId="77777777" w:rsidR="00F05845" w:rsidRPr="00595577" w:rsidRDefault="00F05845" w:rsidP="00F03877">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -9731,50 +9737,51 @@
       <w:r w:rsidRPr="474C68BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>: Course Student Learning Outcomes (CSLOs) associated with PSLOs</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2490"/>
         <w:gridCol w:w="6870"/>
       </w:tblGrid>
       <w:tr w:rsidR="474C68BE" w14:paraId="7F1298E7" w14:textId="77777777" w:rsidTr="009508CC">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="723369A0" w14:textId="0EB6772A" w:rsidR="474C68BE" w:rsidRPr="00592421" w:rsidRDefault="068EE760" w:rsidP="4F76114B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4F76114B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="222A35"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSLO#1</w:t>
             </w:r>
             <w:r w:rsidR="00592421">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
@@ -10373,50 +10380,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3004"/>
         <w:gridCol w:w="6340"/>
       </w:tblGrid>
       <w:tr w:rsidR="0018543F" w:rsidRPr="00DE4C1A" w14:paraId="1469EA25" w14:textId="77777777" w:rsidTr="00B35DE5">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EA5406D" w14:textId="77777777" w:rsidR="0018543F" w:rsidRPr="00DE4C1A" w:rsidRDefault="0018543F" w:rsidP="00B35DE5">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00DE4C1A">
               <w:t>Outcome Title </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8835" w:type="dxa"/>
@@ -10971,50 +10979,51 @@
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">: Assessment Data </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4665"/>
         <w:gridCol w:w="4665"/>
       </w:tblGrid>
       <w:tr w:rsidR="474C68BE" w14:paraId="71186CA4" w14:textId="77777777" w:rsidTr="1358B34C">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4665" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6DB51B62" w14:textId="7D9E80D5" w:rsidR="474C68BE" w:rsidRDefault="570974E7" w:rsidP="1358B34C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1358B34C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct Measures </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -11636,51 +11645,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Other  *</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="1358B34C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bright Outlook  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A182429" w14:textId="22CD0ACD" w:rsidR="163C3BC8" w:rsidRDefault="163C3BC8" w:rsidP="1358B34C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26A2BA0D" wp14:editId="30A44A00">
             <wp:extent cx="4886352" cy="2362207"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="29969631" name="Picture 29969631"/>
+            <wp:docPr id="29969631" name="Picture 29969631" descr="Wages and Employment Trends section showing median wages, employment, projected growth, openings, state trends, and top industries on a government data page."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="8333" t="25301" r="9455"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
@@ -11843,51 +11852,51 @@
         </w:rPr>
         <w:t>Managers  *</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="1358B34C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Bright Outlook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DC32184" w14:textId="60898963" w:rsidR="04838934" w:rsidRDefault="04838934" w:rsidP="1358B34C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2054DB44" wp14:editId="4073AC43">
             <wp:extent cx="4943530" cy="2609878"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="727278080" name="Picture 727278080"/>
+            <wp:docPr id="727278080" name="Picture 727278080" descr="Wages &amp; Employment Trends page showing median wages, employment, projected growth, and top industries with input fields for state and local data."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="7692" t="17469" r="9134"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
@@ -11941,51 +11950,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Managers  *</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="1358B34C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Bright Outlook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="162A275C" w14:textId="08B6F1CE" w:rsidR="30E22AD5" w:rsidRDefault="30E22AD5" w:rsidP="1358B34C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="498CC9AF" wp14:editId="54579ECB">
             <wp:extent cx="5000648" cy="2647952"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="512877929" name="Picture 512877929"/>
+            <wp:docPr id="512877929" name="Picture 512877929" descr="Wages &amp; Employment Trends section showing median wages, employment, and projections with filters for state and ZIP code."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="7532" t="16265" r="8333"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
@@ -12132,51 +12141,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="1358B34C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Loss Prevention Managers *Bright Outlook</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C4A6364" w14:textId="30BEBE9A" w:rsidR="068346C0" w:rsidRDefault="068346C0" w:rsidP="1358B34C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="173F6851" wp14:editId="4C5E2FAB">
             <wp:extent cx="4943530" cy="2600328"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1179326921" name="Picture 1179326921"/>
+            <wp:docPr id="1179326921" name="Picture 1179326921" descr="Wages &amp; Employment Trends: median wages, employment, and projections shown with inputs for state and local data."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="7692" t="17771" r="9134"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
@@ -12367,51 +12376,51 @@
         </w:rPr>
         <w:t xml:space="preserve">NJ Department of Labor &amp; workforce development statewide industry &amp; occupation employment projection will raise. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79911C57" w14:textId="0ACD8C0E" w:rsidR="1358B34C" w:rsidRDefault="1358B34C" w:rsidP="1358B34C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C6946B3" w14:textId="08DB6BA9" w:rsidR="25AB4020" w:rsidRDefault="25AB4020" w:rsidP="1358B34C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C95C675" wp14:editId="3F1CBBD2">
             <wp:extent cx="5857894" cy="2514644"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1639655585" name="Picture 1639655585"/>
+            <wp:docPr id="1639655585" name="Picture 1639655585" descr="New Jersey Employment Trends page comparing state and national data on employment, projected growth, and openings."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="18803" r="1442" b="5982"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
@@ -12429,51 +12438,51 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="54E6198F" w14:textId="0B8200FC" w:rsidR="474C68BE" w:rsidRDefault="474C68BE" w:rsidP="1358B34C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50C1C093" w14:textId="7EF5DF42" w:rsidR="6AC273F1" w:rsidRDefault="6AC273F1" w:rsidP="1358B34C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="733317BD" wp14:editId="2F934076">
             <wp:extent cx="5534086" cy="2467002"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="497921610" name="Picture 497921610"/>
+            <wp:docPr id="497921610" name="Picture 497921610" descr="New York Employment Trends page showing 2020–2030 employment figures and growth for managers and other occupations."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId28" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="5288" t="19373" r="1602" b="6837"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
@@ -12486,51 +12495,51 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F24D886" w14:textId="627E96B3" w:rsidR="1358B34C" w:rsidRDefault="1358B34C" w:rsidP="1358B34C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7658ABA2" w14:textId="42AD8CEA" w:rsidR="56A1BECA" w:rsidRDefault="56A1BECA" w:rsidP="1358B34C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41AE8D48" wp14:editId="7C504C7D">
             <wp:extent cx="5829304" cy="2467002"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="593413005" name="Picture 593413005"/>
+            <wp:docPr id="593413005" name="Picture 593413005" descr="State employment trends page showing New Jersey with figures for 2020 and projections to 2033."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId29" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="20797" r="1923" b="5413"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
@@ -12543,51 +12552,51 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="35B7DFFE" w14:textId="3C116C99" w:rsidR="1358B34C" w:rsidRDefault="1358B34C" w:rsidP="1358B34C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C799C5C" w14:textId="1A4C5A2E" w:rsidR="5B1B8230" w:rsidRDefault="5B1B8230" w:rsidP="1358B34C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78EDDDB3" wp14:editId="4089AA1F">
             <wp:extent cx="5591204" cy="2514611"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1200418325" name="Picture 1200418325"/>
+            <wp:docPr id="1200418325" name="Picture 1200418325" descr="New York Employment Trends webpage: compares NY employment data (2020–2030) with US projections, including 2023, 2033 figures and growth."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="4487" t="14245" r="1442" b="10541"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
@@ -12601,51 +12610,51 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="73623BF4" w14:textId="76B2387F" w:rsidR="1358B34C" w:rsidRDefault="1358B34C" w:rsidP="1358B34C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8F1F6D" w14:textId="2C41499C" w:rsidR="5F965B29" w:rsidRDefault="5F965B29" w:rsidP="1358B34C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="249A5098" wp14:editId="614C208D">
             <wp:extent cx="5819795" cy="2486026"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="604785095" name="Picture 604785095"/>
+            <wp:docPr id="604785095" name="Picture 604785095" descr="New Jersey Employment Trends screen showing state and national employment data with 2020–2033 projections."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId31" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="17094" r="2083" b="8547"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
@@ -12658,51 +12667,51 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="09CED3CF" w14:textId="1118A91A" w:rsidR="1358B34C" w:rsidRDefault="1358B34C" w:rsidP="1358B34C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E16F483" w14:textId="6948AC82" w:rsidR="5F965B29" w:rsidRDefault="5F965B29" w:rsidP="1358B34C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CA2B118" wp14:editId="17598B92">
             <wp:extent cx="5857894" cy="2457474"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1579739491" name="Picture 1579739491"/>
+            <wp:docPr id="1579739491" name="Picture 1579739491" descr="New York Employment Trends page showing state and national employment projections with 2020–2033 data and growth."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId32" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="19658" r="1442" b="6837"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
@@ -12715,51 +12724,51 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D25A8A2" w14:textId="6548874F" w:rsidR="1358B34C" w:rsidRDefault="1358B34C" w:rsidP="1358B34C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B0E22FF" w14:textId="629B520D" w:rsidR="386CC337" w:rsidRDefault="386CC337" w:rsidP="1358B34C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="333797C2" wp14:editId="0CAB0132">
             <wp:extent cx="5867403" cy="2486059"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="410079222" name="Picture 410079222"/>
+            <wp:docPr id="410079222" name="Picture 410079222" descr="New Jersey Employment Trends page showing state and national employment data, including projections and growth through 2033."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId33" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="18518" r="1282" b="7122"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
@@ -12773,51 +12782,51 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A4197D1" w14:textId="4B13656F" w:rsidR="1358B34C" w:rsidRDefault="1358B34C" w:rsidP="1358B34C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11356E9D" w14:textId="18692B56" w:rsidR="386CC337" w:rsidRDefault="386CC337" w:rsidP="1358B34C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6308CD26" wp14:editId="5F925A9C">
             <wp:extent cx="5867403" cy="2590838"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="947476102" name="Picture 947476102"/>
+            <wp:docPr id="947476102" name="Picture 947476102" descr="Truncated infographic showing New York employment trends with data for New York and the United States, including employment figures, projected growth, and openings."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId34" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="14814" r="1282" b="7692"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
@@ -12955,50 +12964,51 @@
         <w:t xml:space="preserve">because it focuses on a mix of criminal justice </w:t>
       </w:r>
       <w:r w:rsidR="4E3B0402" w:rsidRPr="6A24EC1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">and public affairs courses. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="4320"/>
       </w:tblGrid>
       <w:tr w:rsidR="6A24EC1B" w14:paraId="3F334C93" w14:textId="77777777" w:rsidTr="6A24EC1B">
         <w:trPr>
           <w:trHeight w:val="540"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="294A507C" w14:textId="6270102D" w:rsidR="0D536A19" w:rsidRDefault="0D536A19" w:rsidP="6A24EC1B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6A24EC1B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Saint Elizabeth University (NJ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D9C7C02" w14:textId="36CCC1B7" w:rsidR="0D536A19" w:rsidRDefault="0D536A19" w:rsidP="6A24EC1B">
             <w:pPr>
@@ -13448,50 +13458,51 @@
         </w:rPr>
         <w:t>Table 6: Full-time Faculty</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2775"/>
         <w:gridCol w:w="4050"/>
         <w:gridCol w:w="2490"/>
       </w:tblGrid>
       <w:tr w:rsidR="6A24EC1B" w14:paraId="7BEBD018" w14:textId="77777777" w:rsidTr="1358B34C">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2775" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="67A4B70D" w14:textId="73F2B787" w:rsidR="6A24EC1B" w:rsidRDefault="6A24EC1B" w:rsidP="1358B34C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1358B34C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Faculty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14966,50 +14977,51 @@
           <w:bottom w:val="thickThinMediumGap" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="thickThinMediumGap" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="thickThinMediumGap" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="thickThinMediumGap" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="17"/>
         <w:gridCol w:w="1245"/>
         <w:gridCol w:w="146"/>
         <w:gridCol w:w="7251"/>
         <w:gridCol w:w="991"/>
         <w:gridCol w:w="348"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A5710A" w14:paraId="3C8A93C8" w14:textId="77777777" w:rsidTr="005F5668">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="348" w:type="dxa"/>
           <w:trHeight w:val="300"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9650" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7CA0B69D" w14:textId="77777777" w:rsidR="00A5710A" w:rsidRDefault="00A5710A" w:rsidP="0036357E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="13" w:line="321" w:lineRule="exact"/>
               <w:ind w:left="3047"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="54E8DB83">
@@ -16986,87 +16998,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5730"/>
       </w:tblGrid>
       <w:tr w:rsidR="12DE65FD" w14:paraId="02B4241E" w14:textId="77777777" w:rsidTr="1358B34C">
         <w:trPr>
           <w:trHeight w:val="3570"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5730" w:type="dxa"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5520"/>
             </w:tblGrid>
             <w:tr w:rsidR="12DE65FD" w14:paraId="50A195AF" w14:textId="77777777" w:rsidTr="1358B34C">
               <w:trPr>
                 <w:trHeight w:val="300"/>
+                <w:tblHeader w:val="true"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5520" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblW w:w="0" w:type="auto"/>
                     <w:tblInd w:w="15" w:type="dxa"/>
                     <w:tblLayout w:type="fixed"/>
                     <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="2113"/>
                     <w:gridCol w:w="2238"/>
                   </w:tblGrid>
                   <w:tr w:rsidR="12DE65FD" w14:paraId="6CB85A24" w14:textId="77777777" w:rsidTr="1358B34C">
                     <w:trPr>
                       <w:trHeight w:val="330"/>
+                      <w:tblHeader w:val="true"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="4351" w:type="dxa"/>
                         <w:gridSpan w:val="2"/>
                         <w:tcBorders>
                           <w:top w:val="single" w:sz="12" w:space="0" w:color="34A853"/>
                           <w:left w:val="single" w:sz="12" w:space="0" w:color="34A853"/>
                           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="34A853"/>
                           <w:right w:val="single" w:sz="12" w:space="0" w:color="34A853"/>
                         </w:tcBorders>
                         <w:shd w:val="clear" w:color="auto" w:fill="D9EAD3"/>
                       </w:tcPr>
                       <w:p w14:paraId="7BCB424A" w14:textId="7A9F6E15" w:rsidR="12DE65FD" w:rsidRDefault="4535BFF2" w:rsidP="1358B34C">
                         <w:pPr>
                           <w:spacing w:before="19" w:after="0"/>
                           <w:ind w:left="285"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:u w:val="single"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="1358B34C">
                           <w:rPr>
@@ -17494,50 +17509,51 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="120" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="945"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="1965"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="555"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="570"/>
         <w:gridCol w:w="795"/>
         <w:gridCol w:w="1545"/>
       </w:tblGrid>
       <w:tr w:rsidR="12DE65FD" w14:paraId="79EDC891" w14:textId="77777777" w:rsidTr="00FD4F97">
         <w:trPr>
           <w:trHeight w:val="15"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E5D1550" w14:textId="21690610" w:rsidR="12DE65FD" w:rsidRDefault="4535BFF2" w:rsidP="1358B34C">
             <w:pPr>
               <w:spacing w:before="260" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1358B34C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
@@ -19002,50 +19018,51 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
     <w:tr w:rsidR="6A24EC1B" w14:paraId="36D8A2FF" w14:textId="77777777" w:rsidTr="6A24EC1B">
       <w:trPr>
         <w:trHeight w:val="300"/>
+        <w:tblHeader w:val="true"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="06E8DD72" w14:textId="0D19877B" w:rsidR="6A24EC1B" w:rsidRDefault="6A24EC1B" w:rsidP="6A24EC1B">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3D7DC558" w14:textId="7C9843BB" w:rsidR="6A24EC1B" w:rsidRDefault="6A24EC1B" w:rsidP="6A24EC1B">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
@@ -19106,50 +19123,51 @@
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
     <w:tr w:rsidR="6A24EC1B" w14:paraId="3C1D0750" w14:textId="77777777" w:rsidTr="6A24EC1B">
       <w:trPr>
         <w:trHeight w:val="300"/>
+        <w:tblHeader w:val="true"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5C11D51D" w14:textId="328C9CA5" w:rsidR="6A24EC1B" w:rsidRDefault="6A24EC1B" w:rsidP="6A24EC1B">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="34E18FFF" w14:textId="07CF2D96" w:rsidR="6A24EC1B" w:rsidRDefault="6A24EC1B" w:rsidP="6A24EC1B">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
@@ -23421,51 +23439,51 @@
     <w:qFormat/>
     <w:rsid w:val="00EA2CE1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kean.smartcatalogiq.com/en/2025-2026/graduate-catalog/courses/cj-criminal-justice/5000/cj-5690" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kean.smartcatalogiq.com/en/2025-2026/graduate-catalog/courses/cj-criminal-justice/5000/cj-5720" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onetonline.org/crosswalk/CIP/?s=430103" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pmcmanim@kean.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kean.smartcatalogiq.com/en/2025-2026/graduate-catalog/courses/id-interdisciplinary/5000/id-5801" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kean.smartcatalogiq.com/en/2025-2026/graduate-catalog/courses/cj-criminal-justice/5000/cj-5670" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kean.smartcatalogiq.com/en/2025-2026/graduate-catalog/courses/cj-criminal-justice/5000/cj-5710" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kean.smartcatalogiq.com/en/2025-2026/graduate-catalog/courses/cj-criminal-justice/5000/cj-5640" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kean.smartcatalogiq.com/en/2025-2026/graduate-catalog/courses/cj-criminal-justice/5000/cj-5620" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jyun@kean.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kean.smartcatalogiq.com/en/2025-2026/graduate-catalog/courses/cj-criminal-justice/5000/cj-5650" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tlateano@kean.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kean.smartcatalogiq.com/en/2025-2026/graduate-catalog/courses/cj-criminal-justice/5000/cj-5630" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kean.smartcatalogiq.com/en/2025-2026/graduate-catalog/courses/cj-criminal-justice/5000/cj-5730" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId44" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kean.smartcatalogiq.com/en/2025-2026/graduate-catalog/courses/cj-criminal-justice/5000/cj-5610" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kean.smartcatalogiq.com/en/2025-2026/graduate-catalog/courses/cj-criminal-justice/5000/cj-5600" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onetonline.org/crosswalk/CIP/?s=430103" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kean.smartcatalogiq.com/en/2025-2026/graduate-catalog/courses/math-mathematics/5000/math-5500" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kean.smartcatalogiq.com/en/2025-2026/graduate-catalog/courses/cj-criminal-justice/5000/cj-5740" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kean.smartcatalogiq.com/en/2025-2026/graduate-catalog/courses/cj-criminal-justice/5000/cj-5680" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ndao@kean.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>