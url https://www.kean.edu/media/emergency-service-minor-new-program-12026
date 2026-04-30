--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2C078E63" w14:textId="33E5D4B8" w:rsidR="00DD153D" w:rsidRDefault="5A14A8EA" w:rsidP="23838A4F">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="076E6599">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1D384AF8">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BCA9A51" wp14:editId="57BCC629">
             <wp:extent cx="1426964" cy="1343025"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1858154877" name="drawing"/>
+            <wp:docPr id="1858154877" name="drawing" descr="Kean University circular blue seal with emblem and text around the border."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1858154877" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
@@ -2194,51 +2194,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Appendix A</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F595E99" w14:textId="4C440924" w:rsidR="23838A4F" w:rsidRDefault="1831405A" w:rsidP="20925FE1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-630"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32B4FDB9" wp14:editId="4D4A6761">
             <wp:extent cx="1214438" cy="1143000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1961310730" name="drawing"/>
+            <wp:docPr id="1961310730" name="drawing" descr="Kean University circular blue seal with emblem and text around the border."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1961310730" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
@@ -2338,50 +2338,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Key: I – Introduced          R – Reinforced          M – Mastery          A – Assessment</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8292" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3315"/>
         <w:gridCol w:w="1005"/>
         <w:gridCol w:w="915"/>
         <w:gridCol w:w="1035"/>
         <w:gridCol w:w="919"/>
         <w:gridCol w:w="1103"/>
       </w:tblGrid>
       <w:tr w:rsidR="3013478F" w14:paraId="5A378832" w14:textId="77777777" w:rsidTr="70E770B5">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3315" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B998113" w14:textId="7ED1CBB7" w:rsidR="5776837A" w:rsidRDefault="5776837A" w:rsidP="3013478F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3013478F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Courses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3440,51 +3441,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FCE8E26" w14:textId="46959B0C" w:rsidR="23838A4F" w:rsidRDefault="23838A4F" w:rsidP="23838A4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-630"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46C461B4" w14:textId="118AB26E" w:rsidR="1F788873" w:rsidRDefault="63A133EC" w:rsidP="23838A4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-630"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B8A364A" wp14:editId="1C81ADB2">
             <wp:extent cx="1165144" cy="1096606"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1647420995" name="drawing"/>
+            <wp:docPr id="1647420995" name="drawing" descr="Kean University circular blue seal with emblem and text around the border."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1647420995" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
@@ -3662,50 +3663,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5055"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="990"/>
       </w:tblGrid>
       <w:tr w:rsidR="479AF287" w14:paraId="2E56FB14" w14:textId="77777777" w:rsidTr="1CBE515A">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="27B2FCE0" w14:textId="51BECE6C" w:rsidR="7DE57DA3" w:rsidRDefault="7DE57DA3" w:rsidP="479AF287">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="479AF287">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Required Course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3887,50 +3889,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5025"/>
         <w:gridCol w:w="1110"/>
         <w:gridCol w:w="1665"/>
         <w:gridCol w:w="946"/>
       </w:tblGrid>
       <w:tr w:rsidR="23838A4F" w14:paraId="7756E437" w14:textId="77777777" w:rsidTr="321BD769">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5025" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B108DBF" w14:textId="5CC4E119" w:rsidR="1DEC9E54" w:rsidRDefault="566EC208" w:rsidP="23838A4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="517EFADB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Courses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4550,50 +4553,51 @@
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C12880B" w14:textId="77777777" w:rsidR="00EA0C76" w:rsidRDefault="00EA0C76">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
     <w:tr w:rsidR="23838A4F" w14:paraId="4651CD88" w14:textId="77777777" w:rsidTr="1CBE515A">
       <w:trPr>
         <w:trHeight w:val="300"/>
+        <w:tblHeader w:val="true"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="50D8141C" w14:textId="1F7E2AA6" w:rsidR="23838A4F" w:rsidRDefault="1CBE515A" w:rsidP="20925FE1">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
           <w:r>
             <w:t>Revised December 5, 2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="28B51B26" w14:textId="4DA3C1C4" w:rsidR="23838A4F" w:rsidRDefault="23838A4F" w:rsidP="23838A4F">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
@@ -4713,50 +4717,51 @@
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="Draft of Program 09122025"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
     <w:tr w:rsidR="23838A4F" w14:paraId="7C775546" w14:textId="77777777" w:rsidTr="20925FE1">
       <w:trPr>
         <w:trHeight w:val="300"/>
+        <w:tblHeader w:val="true"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2B30BC31" w14:textId="472E6D85" w:rsidR="23838A4F" w:rsidRDefault="23838A4F" w:rsidP="20925FE1">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="4E497222" w14:textId="17FF198F" w:rsidR="23838A4F" w:rsidRDefault="23838A4F" w:rsidP="23838A4F">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
@@ -6366,51 +6371,51 @@
     <w:rsid w:val="00FB4123"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{14BE57AD-17BE-422C-81B0-1921FBEBD5F5}">
     <t:Anchor>
       <t:Comment id="2072820943"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{C981289F-E277-47F0-A950-BA3271F85AD0}" time="2025-08-25T14:51:54.164Z">
         <t:Attribution userId="S::kcurran@kean.edu::c2773f77-bbfc-4479-8ad0-13a42eb16360" userProvider="AD" userName="Kathleen Curran (Faculty)"/>
         <t:Anchor>
           <t:Comment id="1261342259"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{DBECBF4A-474D-4321-BF8A-758717DDB6E4}" time="2025-08-25T14:51:54.164Z">
         <t:Attribution userId="S::kcurran@kean.edu::c2773f77-bbfc-4479-8ad0-13a42eb16360" userProvider="AD" userName="Kathleen Curran (Faculty)"/>
         <t:Anchor>
           <t:Comment id="1261342259"/>
         </t:Anchor>
         <t:Assign userId="S::janobrie@kean.edu::7dd4817f-707f-4205-8ffb-11cbdac50b2a" userProvider="AD" userName="Jane Obrien (Faculty)"/>
       </t:Event>
       <t:Event id="{C6F44D2B-5A06-40BC-B66C-9B1C9753E2B1}" time="2025-08-25T14:51:54.164Z">