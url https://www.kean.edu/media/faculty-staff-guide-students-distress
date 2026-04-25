--- v0 (2025-10-08)
+++ v1 (2026-04-25)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="2A1107F2" w14:textId="77777777" w:rsidR="00901F6A" w:rsidRDefault="00901F6A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A6A8B3B" w14:textId="77777777" w:rsidR="00901F6A" w:rsidRDefault="00901F6A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
       </w:pPr>
@@ -71,51 +71,51 @@
     </w:p>
     <w:p w14:paraId="4DB8DF7B" w14:textId="77777777" w:rsidR="00901F6A" w:rsidRDefault="00901F6A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="486243E1" w14:textId="77777777" w:rsidR="00901F6A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="6BC5C492" wp14:editId="1D130429">
             <wp:extent cx="3523054" cy="3274368"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="image1.png"/>
+            <wp:docPr id="1" name="image1.png" descr="Two fishermen casting nets from a small boat on calm water."/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3523054" cy="3274368"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
@@ -2869,51 +2869,51 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="320"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cm.maxient.com/reportingform.php?KeanUniv&amp;layout_id=3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kean.edu/cougar-connections" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kean.edu/offices/university-police" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kean.edu/offices/counseling-center" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kean.edu/kubit-cares" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kean.edu/kubit-cares" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uwill.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kean.edu/offices/university-police" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uwill.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kean.edu/wellness-center" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>