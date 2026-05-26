--- v0 (2025-10-25)
+++ v1 (2026-05-26)
@@ -1,89 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00A7351A" w:rsidRDefault="00A7351A" w:rsidP="00A7351A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:w w:val="120"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:w w:val="120"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="0066524A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:w w:val="120"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="742950" cy="733425"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
-            <wp:docPr id="1" name="Picture 1"/>
+            <wp:docPr id="1" name="Picture 1" descr="">
+              <wp:extLst>
+                <wp:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </wp:ext>
+              </wp:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -255,62 +261,54 @@
     <w:p w:rsidR="000F036A" w:rsidRDefault="0066524A" w:rsidP="000F036A">
       <w:pPr>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:w w:val="120"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="2733675" cy="1914525"/>
                 <wp:effectExtent l="9525" t="8255" r="9525" b="10795"/>
-                <wp:wrapNone/>
-                <wp:docPr id="10" name="Text Box 3"/>
+                <wp:docPr id="10" name="Text Box 3" descr="Text box"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2733675" cy="1914525"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
@@ -422,51 +420,51 @@
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>Cooperating Site Administrator’s Phone Number</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:309.75pt;margin-top:22.4pt;width:215.25pt;height:150.75pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQADk7dbJwIAAFIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N851s2vFWW2zTVVp&#10;e5F2+wEYYxsVGAokdvr1HbA3TS/qQ1U/IAaGM2fOzHhz22tFjsJ5Caags8mUEmE4VNI0Bf38tH91&#10;TYkPzFRMgREFPQlPb7cvX2w6m4s5tKAq4QiCGJ93tqBtCDbPMs9boZmfgBUGL2twmgU0XZNVjnWI&#10;rlU2n06vsg5cZR1w4T2e3g+XdJvw61rw8LGuvQhEFRS5hbS6tJZxzbYbljeO2VbykQb7BxaaSYNB&#10;z1D3LDBycPI3KC25Aw91mHDQGdS15CLlgNnMpr9k89gyK1IuKI63Z5n8/4PlH46fHJEV1g7lMUxj&#10;jZ5EH8hr6MkiytNZn6PXo0W/0OMxuqZUvX0A/sUTA7uWmUbcOQddK1iF9GbxZXbxdMDxEaTs3kOF&#10;YdghQALqa6ejdqgGQXTkcTqXJlLheDhfLxZX6xUlHO9mN7Plar5KMVj+/Nw6H94K0CRuCuqw9gme&#10;HR98iHRY/uwSo3lQstpLpZLhmnKnHDky7JN9+kb0n9yUIV1Bb2Lsv0NM0/cnCC0DNrySuqDXZyeW&#10;R93emCq1Y2BSDXukrMwoZNRuUDH0ZT8WpoTqhJI6GBobBxE3LbhvlHTY1AX1Xw/MCUrUO4NlQd2W&#10;cQqSsVyt52i4y5vy8oYZjlAFDZQM210YJudgnWxajDQ0goE7LGUtk8ix5gOrkTc2btJ+HLI4GZd2&#10;8vrxK9h+BwAA//8DAFBLAwQUAAYACAAAACEAtWmsOuEAAAALAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VIXBC1S9LQhmwqhASiNygIrm7sJhH2OthuGv4e9wTH1Y5m3qvWkzVs1D70&#10;jhDmMwFMU+NUTy3C+9vj9RJYiJKUNI40wo8OsK7PzypZKnekVz1uY8tSCYVSInQxDiXnoem0lWHm&#10;Bk3pt3feyphO33Ll5TGVW8NvhCi4lT2lhU4O+qHTzdf2YBGW+fP4GTbZy0dT7M0qXt2OT98e8fJi&#10;ur8DFvUU/8Jwwk/oUCemnTuQCswgFPPVIkUR8jwpnAJiIZLdDiHLiwx4XfH/DvUvAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAAOTt1snAgAAUgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALVprDrhAAAACwEAAA8AAAAAAAAAAAAAAAAAgQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="006C4920" w:rsidRPr="00425CAA" w:rsidRDefault="006C4920" w:rsidP="007622FC">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00425CAA">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:b/>
                         </w:rPr>
                         <w:t>Student’s Email Address</w:t>
                       </w:r>
@@ -891,62 +889,54 @@
     <w:p w:rsidR="00707CD6" w:rsidRDefault="0066524A" w:rsidP="000F036A">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="2340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:w w:val="120"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="2733675" cy="2066925"/>
                 <wp:effectExtent l="9525" t="7620" r="9525" b="11430"/>
-                <wp:wrapNone/>
-                <wp:docPr id="9" name="Text Box 2"/>
+                <wp:docPr id="9" name="Text Box 2" descr="Text box"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2733675" cy="2066925"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
@@ -1046,51 +1036,51 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00425CAA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Tues   </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:309.75pt;margin-top:1.35pt;width:215.25pt;height:162.75pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAKmh5KwIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vthxc2mMOEWXLsOA&#10;7gK0+wBZlm1hsqhJSuzs60vJaZpdsIdhfhBIkTokD0mvb4ZOkYOwToIu6HSSUiI0h0rqpqBfH3dv&#10;rilxnumKKdCioEfh6M3m9at1b3KRQQuqEpYgiHZ5bwraem/yJHG8FR1zEzBCo7EG2zGPqm2SyrIe&#10;0TuVZGm6SHqwlbHAhXN4ezca6Sbi17Xg/nNdO+GJKijm5uNp41mGM9msWd5YZlrJT2mwf8iiY1Jj&#10;0DPUHfOM7K38DaqT3IKD2k84dAnUteQi1oDVTNNfqnlomRGxFiTHmTNN7v/B8k+HL5bIqqArSjTr&#10;sEWPYvDkLQwkC+z0xuXo9GDQzQ94jV2OlTpzD/ybIxq2LdONuLUW+lawCrObhpfJxdMRxwWQsv8I&#10;FYZhew8RaKhtF6hDMgiiY5eO586EVDheZsurq8VyTglHW5YuFqtsHmOw/Pm5sc6/F9CRIBTUYusj&#10;PDvcOx/SYfmzS4jmQMlqJ5WKim3KrbLkwHBMdvE7of/kpjTpkag5xv47RBq/P0F00uO8K9kV9Prs&#10;xPLA2ztdxWn0TKpRxpSVPhEZuBtZ9EM5xI5FlgPJJVRHZNbCON64jii0YH9Q0uNoF9R93zMrKFEf&#10;NHZnNZ3Nwi5EZTZfZqjYS0t5aWGaI1RBPSWjuPXj/uyNlU2LkcZ50HCLHa1l5Polq1P6OL6xBadV&#10;C/txqUevlx/C5gkAAP//AwBQSwMEFAAGAAgAAAAhALwxGrvgAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SFwQtZvSNA3ZVAgJBDcoCK5u7CYR9jrYbhr+HvcEx9GMZt5Um8ka&#10;NmofekcI85kApqlxqqcW4f3t4boAFqIkJY0jjfCjA2zq87NKlsod6VWP29iyVEKhlAhdjEPJeWg6&#10;bWWYuUFT8vbOWxmT9C1XXh5TuTU8EyLnVvaUFjo56PtON1/bg0Uobp7Gz/C8ePlo8r1Zx6vV+Pjt&#10;ES8vprtbYFFP8S8MJ/yEDnVi2rkDqcAMQj5fL1MUIVsBO/liKdK5HcIiKzLgdcX/X6h/AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAAqaHkrAgAAWAQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALwxGrvgAAAACgEAAA8AAAAAAAAAAAAAAAAAhQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="006C4920" w:rsidRPr="00425CAA" w:rsidRDefault="006C4920">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:t xml:space="preserve">     </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00425CAA">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
@@ -1257,107 +1247,105 @@
     <w:p w:rsidR="00707CD6" w:rsidRDefault="0066524A" w:rsidP="000F036A">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="2340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:w w:val="120"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1724025" cy="635"/>
                 <wp:effectExtent l="9525" t="13335" r="9525" b="5080"/>
-                <wp:wrapNone/>
-                <wp:docPr id="8" name="AutoShape 6"/>
+                <wp:docPr id="8" name="AutoShape 6" descr="">
+                  <wp:extLst>
+                    <wp:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </wp:ext>
+                  </wp:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1724025" cy="635"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="AutoShape 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:348.75pt;margin-top:18.3pt;width:135.75pt;height:.05pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC74FImHwIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8hyRsYCEirFYJ9LJt&#10;kXb7A4ztJFYd27INAVX97x2bDy3tparKwYwzM2/ezDwvn469RAdundCqxNk4xYgrqplQbYm/vW1G&#10;c4ycJ4oRqRUv8Yk7/LT6+GE5mIJPdKcl4xYBiHLFYErceW+KJHG04z1xY224AmejbU88XG2bMEsG&#10;QO9lMknTWTJoy4zVlDsHX+uzE68iftNw6r82jeMeyRIDNx9PG89dOJPVkhStJaYT9EKD/AOLnggF&#10;RW9QNfEE7a34A6oX1GqnGz+muk900wjKYw/QTZb+1s1rRwyPvcBwnLmNyf0/WPrlsLVIsBLDohTp&#10;YUXPe69jZTQL4xmMKyCqUlsbGqRH9WpeNP3ukNJVR1TLY/DbyUBuFjKSu5RwcQaK7IbPmkEMAfw4&#10;q2Nj+wAJU0DHuJLTbSX86BGFj9njJE8nU4wo+GYP04hPimuqsc5/4rpHwSix85aItvOVVgpWr20W&#10;C5HDi/OBGCmuCaGu0hshZVSAVGgo8WIKlYLHaSlYcMaLbXeVtOhAgobi78LiLszqvWIRrOOErS+2&#10;J0KebSguVcCD1oDOxTqL5MciXazn63k+yiez9ShP63r0vKny0WyTPU7rh7qq6uxnoJblRScY4yqw&#10;uwo2y/9OEJenc5baTbK3MST36HFeQPb6H0nH3YZ1noWx0+y0tdedg0Zj8OU9hUfw/g72+1e/+gUA&#10;AP//AwBQSwMEFAAGAAgAAAAhALwZbJDeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAM&#10;hu9IvENkJC6IpRtaRrum04TEgSPbJK5ZY9qOxqmadC17erwTO9r+9Pv7883kWnHGPjSeNMxnCQik&#10;0tuGKg2H/fvzK4gQDVnTekINvxhgU9zf5SazfqRPPO9iJTiEQmY01DF2mZShrNGZMPMdEt++fe9M&#10;5LGvpO3NyOGulYskUdKZhvhDbTp8q7H82Q1OA4ZhOU+2qasOH5fx6WtxOY3dXuvHh2m7BhFxiv8w&#10;XPVZHQp2OvqBbBCtBpWuloxqeFEKBAOpSrnc8bpYgSxyedug+AMAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQC74FImHwIAAD0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQC8GWyQ3gAAAAkBAAAPAAAAAAAAAAAAAAAAAHkEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009718F4" w:rsidRPr="00CE77F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:w w:val="120"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Number of Years in Present Position</w:t>
       </w:r>
@@ -1391,290 +1379,284 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:w w:val="120"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1724025" cy="0"/>
                 <wp:effectExtent l="9525" t="8890" r="9525" b="10160"/>
-                <wp:wrapNone/>
-                <wp:docPr id="7" name="AutoShape 7"/>
+                <wp:docPr id="7" name="AutoShape 7" descr="">
+                  <wp:extLst>
+                    <wp:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </wp:ext>
+                  </wp:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1724025" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape id="AutoShape 7" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:348.75pt;margin-top:11.95pt;width:135.75pt;height:0;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAh09XYGwIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8J7ZT52bFWa3spC/b&#10;NtJuP4AAtlExICBxoqr/3oFctLt9qar6AQ/MzJkzt9XDqZfoyK0TWpU4G6cYcUU1E6ot8feX7WiB&#10;kfNEMSK14iU+c4cf1h8/rAZT8InutGTcIgBRrhhMiTvvTZEkjna8J26sDVegbLTtiYerbRNmyQDo&#10;vUwmaTpLBm2ZsZpy5+C1vijxOuI3Daf+W9M47pEsMXDz8bTx3IczWa9I0VpiOkGvNMg/sOiJUBD0&#10;DlUTT9DBij+gekGtdrrxY6r7RDeNoDzmANlk6btsnjtieMwFiuPMvUzu/8HSr8edRYKVeI6RIj20&#10;6PHgdYyM5qE8g3EFWFVqZ0OC9KSezZOmPxxSuuqIank0fjkb8M2CR/LGJVycgSD74YtmYEMAP9bq&#10;1Ng+QEIV0Cm25HxvCT95ROExm0/ydDLFiN50CSlujsY6/5nrHgWhxM5bItrOV1opaLy2WQxDjk/O&#10;B1qkuDmEqEpvhZSx/1KhocTLKcQJGqelYEEZL7bdV9KiIwkTFL+Y4zszqw+KRbCOE7a5yp4IeZEh&#10;uFQBDxIDOlfpMiI/l+lys9gs8lE+mW1GeVrXo8dtlY9m22w+rT/VVVVnvwK1LC86wRhXgd1tXLP8&#10;78bhujiXQbsP7L0MyVv0WC8ge/tH0rGzoZmXsdhrdt7ZW8dhQqPxdZvCCry+g/x659e/AQAA//8D&#10;AFBLAwQUAAYACAAAACEArnJ6/90AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8&#10;Q2QkLmhLV7SylKbThMSBI9skrllj2kLjVE26lj09RhzgaPvT7+8vtrPrxBmH0HrSsFomIJAqb1uq&#10;NRwPz4sNiBANWdN5Qg1fGGBbXl8VJrd+olc872MtOIRCbjQ0Mfa5lKFq0Jmw9D0S39794Ezkcail&#10;HczE4a6TaZJk0pmW+ENjenxqsPrcj04DhnG9SnbK1ceXy3T3ll4+pv6g9e3NvHsEEXGOfzD86LM6&#10;lOx08iPZIDoNmXpYM6ohvVcgGFCZ4nKn34UsC/m/QfkNAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAIdPV2BsCAAA7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEArnJ6/90AAAAJAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="001A1FD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:w w:val="120"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Cooperating Site Administrator’s Information (CSA)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00707CD6" w:rsidRDefault="0066524A" w:rsidP="000F036A">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="2340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:w w:val="120"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1724025" cy="9525"/>
                 <wp:effectExtent l="9525" t="13970" r="9525" b="5080"/>
-                <wp:wrapNone/>
-                <wp:docPr id="6" name="AutoShape 9"/>
+                <wp:docPr id="6" name="AutoShape 9" descr="">
+                  <wp:extLst>
+                    <wp:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </wp:ext>
+                  </wp:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="1724025" cy="9525"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape id="AutoShape 9" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:348.75pt;margin-top:25.1pt;width:135.75pt;height:.75pt;flip:y;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBoJUWUJgIAAEgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP2jAMfp+0/xDlnWvLCgcV5XRqYS+3&#10;Deluew9JSqOlSZTkKGjaf5+TFja2l2kaD8GO7c/2Z6erh1Mn0ZFbJ7QqcXaXYsQV1UyoQ4k/v2wn&#10;C4ycJ4oRqRUv8Zk7/LB++2bVm4JPdasl4xYBiHJFb0rcem+KJHG05R1xd9pwBcZG2454UO0hYZb0&#10;gN7JZJqm86TXlhmrKXcObuvBiNcRv2k49Z+axnGPZImhNh9PG899OJP1ihQHS0wr6FgG+YcqOiIU&#10;JL1C1cQT9GrFH1CdoFY73fg7qrtEN42gPPYA3WTpb908t8Tw2AuQ48yVJvf/YOnH484iwUo8x0iR&#10;Dkb0+Op1zIyWgZ7euAK8KrWzoUF6Us/mSdOvDildtUQdeHR+ORuIzUJEchMSFGcgyb7/oBn4EMCP&#10;XJ0a26FGCvMlBAZw4AOd4nDO1+Hwk0cULrP7aZ5OZxhRsC1nIIVUpAgoIdZY599z3aEglNh5S8Sh&#10;9ZVWCrZA2yEDOT45PwReAkKw0lshJdyTQirUjwmC6rQULBijYg/7Slp0JGGd4m+s4sbN6lfFIljL&#10;CduMsidCDjJULVXAg96gnFEa9uXbMl1uFptFPsmn880kT+t68rit8sl8m93P6nd1VdXZ98BWlhet&#10;YIyrUN1ld7P873ZjfEXD1l2390pDcoseiYZiL/+x6DjmMNlhR/aanXc2UBsmDusancenFd7Dr3r0&#10;+vkBWP8AAAD//wMAUEsDBBQABgAIAAAAIQAW1VZf3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BToNAEIbvJr7DZky82aWNhUJZGmOi8WBIWvW+ZaeAsrPIboG+veNJjzPz5Z/vz3ez7cSIg28d&#10;KVguIhBIlTMt1Qre357uNiB80GR05wgVXNDDrri+ynVm3ER7HA+hFhxCPtMKmhD6TEpfNWi1X7ge&#10;iW8nN1gdeBxqaQY9cbjt5CqKYml1S/yh0T0+Nlh9Hc5WwTcll497OW4+yzLEzy+vNWE5KXV7Mz9s&#10;QQScwx8Mv/qsDgU7Hd2ZjBedgjhN1owqWEcrEAykccrljrxYJiCLXP5vUPwAAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAaCVFlCYCAABIBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAFtVWX94AAAAJAQAADwAAAAAAAAAAAAAAAACABAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1724025" cy="0"/>
                 <wp:effectExtent l="9525" t="13970" r="9525" b="5080"/>
-                <wp:wrapNone/>
-                <wp:docPr id="5" name="AutoShape 8"/>
+                <wp:docPr id="5" name="AutoShape 8" descr="">
+                  <wp:extLst>
+                    <wp:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </wp:ext>
+                  </wp:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1724025" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape id="AutoShape 8" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:348.75pt;margin-top:4.85pt;width:135.75pt;height:0;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDx2uhAGwIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O2jAQvlfqO1i+QxIadiEirFYJ9LJt&#10;kXb7AMZ2EquObdmGgKq+e8eGoN3tpaqagzP2zHzzzd/q4dRLdOTWCa1KnE1TjLiimgnVlvj7y3ay&#10;wMh5ohiRWvESn7nDD+uPH1aDKfhMd1oybhGAKFcMpsSd96ZIEkc73hM31YYrUDba9sTD1bYJs2QA&#10;9F4mszS9SwZtmbGacufgtb4o8TriNw2n/lvTOO6RLDFw8/G08dyHM1mvSNFaYjpBrzTIP7DoiVAQ&#10;9AZVE0/QwYo/oHpBrXa68VOq+0Q3jaA85gDZZOm7bJ47YnjMBYrjzK1M7v/B0q/HnUWClXiOkSI9&#10;tOjx4HWMjBahPINxBVhVamdDgvSkns2Tpj8cUrrqiGp5NH45G/DNgkfyxiVcnIEg++GLZmBDAD/W&#10;6tTYPkBCFdAptuR8awk/eUThMbuf5ekMuNFRl5BidDTW+c9c9ygIJXbeEtF2vtJKQeO1zWIYcnxy&#10;PtAixegQoiq9FVLG/kuFhhIv5xAnaJyWggVlvNh2X0mLjiRMUPxiju/MrD4oFsE6TtjmKnsi5EWG&#10;4FIFPEgM6Fyly4j8XKbLzWKzyCf57G4zydO6njxuq3xyt83u5/Wnuqrq7FegluVFJxjjKrAbxzXL&#10;/24crotzGbTbwN7KkLxFj/UCsuM/ko6dDc28jMVes/POjh2HCY3G120KK/D6DvLrnV//BgAA//8D&#10;AFBLAwQUAAYACAAAACEAPhJHLNwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9&#10;B2srcUHUaaWmOMSpqko9cKStxNWNlyQQr6PYaUK/noULHEczmnmTbyfXiiv2ofGkYblIQCCV3jZU&#10;aTifDo9PIEI0ZE3rCTV8YYBtMbvLTWb9SK94PcZKcAmFzGioY+wyKUNZozNh4Tsk9t5970xk2VfS&#10;9mbkctfKVZKk0pmGeKE2He5rLD+Pg9OAYVgvk51y1fnlNj68rW4fY3fS+n4+7Z5BRJziXxh+8Bkd&#10;Cma6+IFsEK2GVG3WHNWgNiDYV6nib5dfLYtc/ucvvgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDx2uhAGwIAADsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQA+Ekcs3AAAAAcBAAAPAAAAAAAAAAAAAAAAAHUEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="001A1FD6" w:rsidRPr="00707CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:w w:val="120"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>CSA’s</w:t>
       </w:r>
       <w:r w:rsidR="009718F4" w:rsidRPr="00707CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
@@ -1724,107 +1706,105 @@
     <w:p w:rsidR="009718F4" w:rsidRDefault="0066524A" w:rsidP="000F036A">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="2340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:w w:val="120"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1724025" cy="9525"/>
                 <wp:effectExtent l="9525" t="8890" r="9525" b="10160"/>
-                <wp:wrapNone/>
-                <wp:docPr id="4" name="AutoShape 10"/>
+                <wp:docPr id="4" name="AutoShape 10" descr="">
+                  <wp:extLst>
+                    <wp:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </wp:ext>
+                  </wp:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1724025" cy="9525"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape id="AutoShape 10" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:348.75pt;margin-top:17.95pt;width:135.75pt;height:.75pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwbLLoHgIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP2jAMfp+0/xDlHdqywkFFOZ1a2Mtt&#10;h3S3HxCSlEZLkygJFDTtv88JhY3tZZrGQ7Br+7P92V4+njqJjtw6oVWJs3GKEVdUM6H2Jf7ythnN&#10;MXKeKEakVrzEZ+7w4+r9u2VvCj7RrZaMWwQgyhW9KXHrvSmSxNGWd8SNteEKjI22HfGg2n3CLOkB&#10;vZPJJE1nSa8tM1ZT7hx8rS9GvIr4TcOpf2kaxz2SJYbafHxtfHfhTVZLUuwtMa2gQxnkH6roiFCQ&#10;9AZVE0/QwYo/oDpBrXa68WOqu0Q3jaA89gDdZOlv3by2xPDYC5DjzI0m9/9g6efj1iLBSpxjpEgH&#10;I3o6eB0zoyzy0xtXgFultjZ0SE/q1Txr+tUhpauWqD2P3m9nA8FZYDS5CwmKM5Bl13/SDHwIJIhk&#10;nRrbBUigAZ3iTM63mfCTRxQ+Zg+TPJ1MMaJgW0xBCglIcY011vmPXHcoCCV23hKxb32llYLha5vF&#10;TOT47Pwl8BoQEiu9EVLGHZAK9UOCYHFaChaMUbH7XSUtOpKwRfE3VHHnZvVBsQjWcsLWg+yJkBcZ&#10;qpYq4EFvUM4gXdbk2yJdrOfreT7KJ7P1KE/revS0qfLRbJM9TOsPdVXV2ffQS5YXrWCMq1DddWWz&#10;/O9WYjiey7LdlvZGQ3KPHomGYq//seg43DDPcGOu2Gl23tpAbdBgS6PzcFHhDH7Vo9fPu1/9AAAA&#10;//8DAFBLAwQUAAYACAAAACEAdAksIN4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG&#10;70i8Q2QkLoilG7Qjpek0IXHgyDaJa9aYttA4VZOuZU+POY2j7U+/v7/YzK4TJxxC60nDcpGAQKq8&#10;banWcNi/3j+BCNGQNZ0n1PCDATbl9VVhcusnesfTLtaCQyjkRkMTY59LGaoGnQkL3yPx7dMPzkQe&#10;h1rawUwc7jq5SpJMOtMSf2hMjy8NVt+70WnAMKbLZKtcfXg7T3cfq/PX1O+1vr2Zt88gIs7xAsOf&#10;PqtDyU5HP5INotOQqXXKqIaHVIFgQGWKyx15sX4EWRbyf4PyFwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAPBssugeAgAAPwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHQJLCDeAAAACQEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="001A1FD6" w:rsidRPr="00707CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:w w:val="120"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>CSA</w:t>
       </w:r>
       <w:r w:rsidR="00707CD6" w:rsidRPr="00707CD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
@@ -1997,107 +1977,105 @@
     <w:p w:rsidR="009718F4" w:rsidRDefault="0066524A" w:rsidP="004371AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="2347"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:w w:val="120"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="733425" cy="0"/>
                 <wp:effectExtent l="9525" t="13970" r="9525" b="5080"/>
-                <wp:wrapNone/>
-                <wp:docPr id="3" name="AutoShape 13"/>
+                <wp:docPr id="3" name="AutoShape 13" descr="">
+                  <wp:extLst>
+                    <wp:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </wp:ext>
+                  </wp:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="733425" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape id="AutoShape 13" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:401.25pt;margin-top:16.1pt;width:57.75pt;height:0;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYaTIaHAIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O2yAQvlfqOyDuie3E2U2sOKuVnfSy&#10;7Uba7QMQwDYqBgQkTlT13TuQH+1uL1VVH/DAzHzzzd/y4dhLdODWCa1KnI1TjLiimgnVlvj762Y0&#10;x8h5ohiRWvESn7jDD6vPn5aDKfhEd1oybhGAKFcMpsSd96ZIEkc73hM31oYrUDba9sTD1bYJs2QA&#10;9F4mkzS9SwZtmbGacufgtT4r8SriNw2n/rlpHPdIlhi4+XjaeO7CmayWpGgtMZ2gFxrkH1j0RCgI&#10;eoOqiSdob8UfUL2gVjvd+DHVfaKbRlAec4BssvRDNi8dMTzmAsVx5lYm9/9g6bfD1iLBSjzFSJEe&#10;WvS49zpGRtk01GcwrgCzSm1tyJAe1Yt50vSHQ0pXHVEtj9avJwPOWfBI3rmEizMQZTd81QxsCASI&#10;xTo2tg+QUAZ0jD053XrCjx5ReLyfTvPJDCN6VSWkuPoZ6/wXrnsUhBI7b4loO19ppaDx2mYxCjk8&#10;OR9YkeLqEIIqvRFSxv5LhYYSL2YQJ2icloIFZbzYdldJiw4kTFD8YoofzKzeKxbBOk7Y+iJ7IuRZ&#10;huBSBTzIC+hcpPOI/Fyki/V8Pc9H+eRuPcrTuh49bqp8dLfJ7mf1tK6qOvsVqGV50QnGuArsruOa&#10;5X83DpfFOQ/abWBvZUjeo8d6AdnrP5KOjQ29PE/FTrPT1l4bDhMajS/bFFbg7R3ktzu/+g0AAP//&#10;AwBQSwMEFAAGAAgAAAAhAFQnrGPdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9I&#10;vENkJC6IpQ0a6rqm04TEgSPbJK5ZY9qOxqmadC17eow4sKPtT7+/v9jMrhNnHELrSUO6SEAgVd62&#10;VGs47F8fMxAhGrKm84QavjHApry9KUxu/UTveN7FWnAIhdxoaGLscylD1aAzYeF7JL59+sGZyONQ&#10;SzuYicNdJ1WSPEtnWuIPjenxpcHqazc6DRjGZZpsV64+vF2mhw91OU39Xuv7u3m7BhFxjv8w/Oqz&#10;OpTsdPQj2SA6DVmiloxqeFIKBAOrNONyx7+FLAt53aD8AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhANhpMhocAgAAOwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAFQnrGPdAAAACQEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00DA51B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:w w:val="120"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Number of Semester Hours of Graduate Study completed at</w:t>
       </w:r>
       <w:r w:rsidR="00B16189">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
@@ -2145,107 +2123,105 @@
     <w:p w:rsidR="00A7351A" w:rsidRDefault="0066524A" w:rsidP="004371AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="2347"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:w w:val="120"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="733425" cy="9525"/>
                 <wp:effectExtent l="9525" t="8255" r="9525" b="10795"/>
-                <wp:wrapNone/>
-                <wp:docPr id="2" name="AutoShape 14"/>
+                <wp:docPr id="2" name="AutoShape 14" descr="">
+                  <wp:extLst>
+                    <wp:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </wp:ext>
+                  </wp:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="733425" cy="9525"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape id="AutoShape 14" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:401.25pt;margin-top:14.9pt;width:57.75pt;height:.75pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9wcJ2HgIAAD4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O2jAQvlfqO1i+QxIIuxARVqsEetm2&#10;SLt9AGM7idXEtmxDQFXfvWMn0NJeqqo5ODP2zDff/K2fzl2LTtxYoWSOk2mMEZdUMSHrHH95202W&#10;GFlHJCOtkjzHF27x0+b9u3WvMz5TjWoZNwhApM16nePGOZ1FkaUN74idKs0lPFbKdMSBauqIGdID&#10;etdGszh+iHplmDaKcmvhthwe8SbgVxWn7nNVWe5Qm2Pg5sJpwnnwZ7RZk6w2RDeCjjTIP7DoiJAQ&#10;9AZVEkfQ0Yg/oDpBjbKqclOqukhVlaA85ADZJPFv2bw2RPOQCxTH6luZ7P+DpZ9Oe4MEy/EMI0k6&#10;aNHz0akQGSWpr0+vbQZmhdwbnyE9y1f9ouhXi6QqGiJrHqzfLhqcE+8R3bl4xWqIcug/KgY2BAKE&#10;Yp0r03lIKAM6h55cbj3hZ4coXD7O5+lsgRGFp9UCJI9PsqurNtZ94KpDXsixdYaIunGFkhJ6r0wS&#10;ApHTi3WD49XBx5VqJ9oW7knWStSPAbxqVSuYfwyKqQ9Fa9CJ+CEK38jizsyoo2QBrOGEbUfZEdEO&#10;MrBupceD1IDOKA1T8m0Vr7bL7TKdpLOH7SSNy3LyvCvSycMueVyU87IoyuS7zyVJs0YwxqVnd53Y&#10;JP27iRh3Z5i128zeyhDdo4dCA9nrP5AOvfXtHAbjoNhlb3xpfZthSIPxuFB+C37Vg9XPtd/8AAAA&#10;//8DAFBLAwQUAAYACAAAACEAf5uYkd4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VIXBC1k6ooCXGqCokDR9pKvbrxkgTidRQ7TejXs5zguNrRzHvldnG9uOAYOk8akpUCgVR7&#10;21Gj4Xh4fcxAhGjImt4TavjGANvq9qY0hfUzveNlHxvBJRQKo6GNcSikDHWLzoSVH5D49+FHZyKf&#10;YyPtaGYud71MlXqSznTEC60Z8KXF+ms/OQ0Ypk2idrlrjm/X+eGUXj/n4aD1/d2yewYRcYl/YfjF&#10;Z3SomOnsJ7JB9BoylW44qiHNWYEDeZKx3FnDOlmDrEr536D6AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAD3BwnYeAgAAPgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAH+bmJHeAAAACQEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00A7351A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:w w:val="120"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A7351A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
@@ -2955,51 +2931,51 @@
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A7351A"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>