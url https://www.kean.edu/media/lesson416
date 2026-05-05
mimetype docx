--- v0 (2025-10-14)
+++ v1 (2026-05-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
-[...2 lines deleted...]
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p w:rsidR="00982F81" w:rsidRDefault="00B93F2A" w:rsidP="00DA024A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="C00000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:pict>
@@ -103,119 +103,101 @@
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t xml:space="preserve">ss </w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00D268DD">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="C00000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2733675" cy="666750"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
-            <wp:wrapTight wrapText="bothSides">
-[...16 lines deleted...]
-            <wp:docPr id="2" name="Picture 2"/>
+            <wp:docPr id="2" name="Picture 2" descr="">
+              <wp:extLst>
+                <wp:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </wp:ext>
+              </wp:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2733675" cy="666750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="C00000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:pict>
           <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:2.65pt;margin-top:-.75pt;width:304.85pt;height:30.7pt;z-index:251661312;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-relative:margin;mso-height-relative:margin" wrapcoords="0 0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBw09ouKQIAAFYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8LwtkmwBiiWgiqkoo&#10;iQRVzsZrsyvZHtc27NJf37F3ITTtqerFzNeOZ957Zn7fakWOwvkaTEFHgyElwnAoa7Mv6Pft6tOE&#10;Eh+YKZkCIwp6Ep7eLz5+mDd2JsZQgSqFI9jE+FljC1qFYGdZ5nklNPMDsMJgUoLTLKDr9lnpWIPd&#10;tcrGw+Ft1oArrQMuvMfoY5eki9RfSsHDs5ReBKIKirOFdLp07uKZLeZstnfMVjXvx2D/MIVmtcFL&#10;L60eWWDk4Oo/WumaO/Agw4CDzkDKmou0A24zGr7bZlMxK9IuCI63F5j8/2vLn44vjtQlckeJYRop&#10;2oo2kC/QklFEp7F+hkUbi2WhxXCs7OMeg3HpVjodf3EdgnnE+XTBNjbjGMxv8vz2DlMcczeT6WSa&#10;wM/evrbOh68CNIlGQR1ylyBlx7UPeCOWnkviZQZWtVKJP2V+C2BhFxFJAP3XcZFu4GiFdtf2W+yg&#10;POFyDjpxeMtXNU6wZj68MIdqwKFR4eEZD6mgKSj0FiUVuJ9/i8d6JAmzlDSoroL6HwfmBCXqm0H6&#10;pqM8j3JMTv75boyOu87srjPmoB8ABYwU4XTJjPVBnU3pQL/iQ1jGWzHFDMe7CxrO5kPoNI8PiYvl&#10;MhWhAC0La7OxPLaOEEZ8t+0rc7YnISB9T3DWIZu946Kr7cBfHgLIOhEVAe5QRdaig+JN/PUPLb6O&#10;az9Vvf0dLH4BAAD//wMAUEsDBBQABgAIAAAAIQBsQhhT2gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/NTsMwEITvSLyDtUjc2nWjEEGIUyEQVxDlR+LmxtskIl5HsduEt2c5wW1WM5r9ptouflAn&#10;mmIf2MBmrUERN8H13Bp4e31cXYOKybKzQ2Ay8E0RtvX5WWVLF2Z+odMutUpKOJbWQJfSWCLGpiNv&#10;4zqMxOIdwuRtknNq0U12lnI/YKZ1gd72LB86O9J9R83X7ugNvD8dPj9y/dw++KtxDotG9jdozOXF&#10;cncLKtGS/sLwiy/oUAvTPhzZRTUYWGU6k6gBWSR2UeQi9iI2OWBd4X/++gcAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBw09ouKQIAAFYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBsQhhT2gAAAAcBAAAPAAAAAAAAAAAAAAAAAIMEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" filled="f" stroked="f">
             <v:textbox style="mso-next-textbox:#Text Box 1">
               <w:txbxContent>
                 <w:p w:rsidR="00E208D9" w:rsidRPr="00460EC8" w:rsidRDefault="00E208D9" w:rsidP="000A5713">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                       <w:b/>
                       <w:color w:val="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
                       <w:sz w:val="36"/>
                       <w:szCs w:val="36"/>
                     </w:rPr>
                   </w:pPr>
@@ -240,62 +222,63 @@
     <w:p w:rsidR="0037528D" w:rsidRPr="00DA024A" w:rsidRDefault="00DA024A" w:rsidP="00DA024A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="92D050"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2672"/>
         <w:gridCol w:w="5671"/>
         <w:gridCol w:w="3525"/>
         <w:gridCol w:w="2748"/>
       </w:tblGrid>
       <w:tr w:rsidR="0090682B" w:rsidRPr="00740BA7" w:rsidTr="00AD3E7A">
         <w:trPr>
           <w:trHeight w:val="476"/>
           <w:jc w:val="center"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="914" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00207924" w:rsidRPr="00740BA7" w:rsidRDefault="00207924" w:rsidP="00207924">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00740BA7">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
@@ -541,58 +524,59 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00740BA7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>AL/AM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00B95D55" w:rsidRPr="00740BA7" w:rsidRDefault="00B95D55">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14598"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A17AF8" w:rsidRPr="00740BA7" w:rsidTr="00740BA7">
         <w:trPr>
           <w:trHeight w:val="800"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14598" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="009F2F5C" w:rsidRPr="00740BA7" w:rsidRDefault="00A17AF8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00740BA7">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Unit Essential Question</w:t>
             </w:r>
             <w:r w:rsidR="009F2F5C" w:rsidRPr="00740BA7">
               <w:rPr>
                 <w:b/>
@@ -1096,58 +1080,59 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D27B6A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>cultural beliefs and practices regarding health care continue to persist in various geographical regions. Government efforts to address these problems are unorganized and often hindered by political corruption.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00A17AF8" w:rsidRPr="00740BA7" w:rsidRDefault="00A17AF8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14616"/>
       </w:tblGrid>
       <w:tr w:rsidR="00052459" w:rsidRPr="00740BA7" w:rsidTr="00725D02">
         <w:trPr>
           <w:trHeight w:val="323"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00052459" w:rsidRPr="00740BA7" w:rsidRDefault="00207924" w:rsidP="004D1DE8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00740BA7">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning Goals: </w:t>
             </w:r>
             <w:r w:rsidR="004D1DE8" w:rsidRPr="00740BA7">
               <w:rPr>
                 <w:b/>
@@ -2497,56 +2482,59 @@
             </w:r>
             <w:r w:rsidR="00105BA8" w:rsidRPr="00740BA7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(W)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="0048572E" w:rsidRPr="00740BA7" w:rsidRDefault="0048572E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14616"/>
       </w:tblGrid>
       <w:tr w:rsidR="0048572E" w:rsidRPr="00740BA7" w:rsidTr="0048572E">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="0048572E" w:rsidRPr="00740BA7" w:rsidRDefault="00941B35" w:rsidP="005F7A38">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00740BA7">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Block 1: </w:t>
             </w:r>
             <w:r w:rsidR="0048572E" w:rsidRPr="00740BA7">
@@ -3024,62 +3012,63 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00740BA7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00740BA7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="4963" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3618"/>
         <w:gridCol w:w="3691"/>
         <w:gridCol w:w="3688"/>
         <w:gridCol w:w="3511"/>
       </w:tblGrid>
       <w:tr w:rsidR="00776C19" w:rsidRPr="00A83A2E" w:rsidTr="00FF28B7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="432"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00776C19" w:rsidRPr="00A83A2E" w:rsidRDefault="00776C19" w:rsidP="00941B35">
             <w:pPr>
               <w:spacing w:before="97"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A83A2E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Block 2: SKYPE Session</w:t>
@@ -4411,62 +4400,63 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D74141" w:rsidRDefault="00D74141">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D74141" w:rsidRDefault="00D74141">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="4963" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3618"/>
         <w:gridCol w:w="3691"/>
         <w:gridCol w:w="3688"/>
         <w:gridCol w:w="3511"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D72EF5" w:rsidRPr="00A83A2E" w:rsidTr="008D3FFD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="432"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D72EF5" w:rsidRPr="00A83A2E" w:rsidRDefault="00D72EF5" w:rsidP="008D3FFD">
             <w:pPr>
               <w:spacing w:before="97"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A83A2E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Block 3: Debriefing/Reflection/New Learning</w:t>
@@ -6656,62 +6646,63 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D74141" w:rsidRDefault="00D74141">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D74141" w:rsidRPr="00A83A2E" w:rsidRDefault="00D74141">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3528"/>
         <w:gridCol w:w="3689"/>
         <w:gridCol w:w="3783"/>
         <w:gridCol w:w="3616"/>
       </w:tblGrid>
       <w:tr w:rsidR="00776C19" w:rsidRPr="00A83A2E" w:rsidTr="00AF2D7E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="432"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3763" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00776C19" w:rsidRPr="00A83A2E" w:rsidRDefault="00776C19" w:rsidP="00837335">
             <w:pPr>
               <w:spacing w:before="97"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A83A2E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Block 4: Transfer/Application of Learning</w:t>
             </w:r>
@@ -8420,62 +8411,63 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00114852" w:rsidRDefault="00114852">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3437"/>
         <w:gridCol w:w="3780"/>
         <w:gridCol w:w="3783"/>
         <w:gridCol w:w="3616"/>
       </w:tblGrid>
       <w:tr w:rsidR="002F14A9" w:rsidRPr="00A83A2E" w:rsidTr="008D3FFD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="432"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3763" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002F14A9" w:rsidRPr="00A83A2E" w:rsidRDefault="002F14A9" w:rsidP="008D3FFD">
             <w:pPr>
               <w:spacing w:before="97"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A83A2E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Block 5: Extended Learning</w:t>
@@ -9307,59 +9299,60 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prepare a list of questions for the guest physician who will discuss the relationship of cultural perspectives and practices to the prevention, diagnosis and treatment of communicable diseases.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="002F14A9" w:rsidRPr="00A83A2E" w:rsidRDefault="002F14A9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="-3220" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="15567"/>
       </w:tblGrid>
       <w:tr w:rsidR="00367399" w:rsidRPr="00A83A2E" w:rsidTr="00AB2F0D">
         <w:trPr>
           <w:trHeight w:val="62"/>
           <w:jc w:val="center"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14574" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00E37182" w:rsidRPr="00A83A2E" w:rsidRDefault="00951626" w:rsidP="00E37182">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Resources</w:t>
             </w:r>
           </w:p>
@@ -9475,57 +9468,60 @@
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005A3084" w:rsidRPr="00951626" w:rsidRDefault="005A3084" w:rsidP="005A3084">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="64" w:type="dxa"/>
-              <w:tblLook w:val="04A0"/>
+              <w:tblLook w:val="04A0" w:firstRow="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9017"/>
               <w:gridCol w:w="6260"/>
             </w:tblGrid>
             <w:tr w:rsidR="005A3084" w:rsidTr="00AB2F0D">
+              <w:trPr>
+                <w:tblHeader w:val="true"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6962" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w:rsidR="005A3084" w:rsidRPr="003F30E9" w:rsidRDefault="005A3084" w:rsidP="00E208D9">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="003F30E9">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Hindi Links</w:t>
@@ -15683,51 +15679,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2074355447">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicef.org/infobycountry/india_statistics.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=RuEEqVGDrys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nchd.org.pk/ws/images/ScreeningPoster.jpg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://authort.wordpress.com/2016/03/13/khidmat-card/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=iYN-6ZXkC4k" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanpakistan.pk/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldlifeexpectancy.com/country-health-profile/pakistan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nchd.org.pk/ws/images/Hands%20Urdu.jpg" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hindi.indiawaterportal.org/Nitrate-pollution-in-groundwater" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.who.int/nmh/countries/pak_en.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicef.org/infobycountry/pakistan_pakistan_statistics.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldlifeexpectancy.com/country-health-profile/india" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hindi.indiawaterportal.org/node/39535" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nchd.org.pk/ws/images/Hepatitis%20Urdu.jpg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hindi.indiawaterportal.org/Gande-pani-ke-istemal-se-ja-rahi-navjat-shishuon-ki-jaan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=KCrPKB1yaCY" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nrhm-mis.nic.in/Pages/RHS2015.aspx?RootFolder=%2FRURAL%20HEALTH%20STATISTICS%2F%28A%29RHS%20-%202015&amp;FolderCTID=&amp;View=%7BC50BC181-07BB-4F78-BE6F-FCE916B64253" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>