--- v0 (2025-10-14)
+++ v1 (2026-05-21)
@@ -1,134 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p w:rsidR="005B0A35" w:rsidRPr="000056AD" w:rsidRDefault="005B0A35" w:rsidP="005B0A35">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="000056AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1825625" cy="561975"/>
             <wp:effectExtent l="19050" t="0" r="3175" b="0"/>
-            <wp:wrapNone/>
-            <wp:docPr id="4" name="Picture 4"/>
+            <wp:docPr id="4" name="Picture 4" descr="">
+              <wp:extLst>
+                <wp:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </wp:ext>
+              </wp:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1825625" cy="561975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="000056AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">STUDENT PROGRAM </w:t>
       </w:r>
       <w:r w:rsidRPr="000056AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>LEARNING PLAN</w:t>
       </w:r>
       <w:r w:rsidRPr="000056AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -143,60 +141,61 @@
       <w:r w:rsidR="00245C76">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="C00000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5433"/>
         <w:gridCol w:w="5583"/>
       </w:tblGrid>
       <w:tr w:rsidR="0015687A" w:rsidRPr="0036032E" w:rsidTr="0015687A">
         <w:trPr>
           <w:trHeight w:val="404"/>
           <w:jc w:val="center"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0015687A" w:rsidRPr="0036032E" w:rsidRDefault="0015687A" w:rsidP="00566E77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0036032E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
@@ -596,61 +595,62 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00B95D55" w:rsidRPr="00A94460" w:rsidRDefault="00B95D55">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3671"/>
         <w:gridCol w:w="1837"/>
         <w:gridCol w:w="2069"/>
         <w:gridCol w:w="3439"/>
       </w:tblGrid>
       <w:tr w:rsidR="00052459" w:rsidRPr="0036032E" w:rsidTr="00CE57F6">
         <w:trPr>
           <w:trHeight w:val="781"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00F56669" w:rsidRPr="008C6A28" w:rsidRDefault="00A2652D" w:rsidP="00F56669">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F56669">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
@@ -6185,60 +6185,61 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B00AC3" w:rsidRDefault="00B00AC3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00CA5CC8" w:rsidRDefault="00CA5CC8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
       <w:tr w:rsidR="00663B84" w:rsidRPr="0036032E" w:rsidTr="007226E8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00663B84" w:rsidRPr="00887E4E" w:rsidRDefault="00386C79" w:rsidP="007226E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00887E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>BLOCK 3 EPISODE:</w:t>
@@ -7790,60 +7791,61 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00874B42" w:rsidRDefault="00874B42">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00874B42" w:rsidRDefault="00874B42">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
       <w:tr w:rsidR="00663B84" w:rsidRPr="0036032E" w:rsidTr="007226E8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00663B84" w:rsidRPr="00887E4E" w:rsidRDefault="00386C79" w:rsidP="007226E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00887E4E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>BLOCK 4 EPISODE (</w:t>
             </w:r>
@@ -9178,60 +9180,61 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004B369A" w:rsidRDefault="004B369A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004B369A" w:rsidRDefault="004B369A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
         <w:gridCol w:w="5508"/>
       </w:tblGrid>
       <w:tr w:rsidR="00663B84" w:rsidRPr="00887E4E" w:rsidTr="007226E8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="288"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00663B84" w:rsidRPr="00887E4E" w:rsidRDefault="00DA21F8" w:rsidP="00663B84">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>BLOCK 5 EPISODE-</w:t>
             </w:r>
@@ -9911,56 +9914,59 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000E055E" w:rsidRPr="0036032E" w:rsidRDefault="000E055E" w:rsidP="003E3F46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D032E5" w:rsidRPr="0036032E" w:rsidTr="00072D5B">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00D032E5" w:rsidRPr="0036032E" w:rsidRDefault="00D032E5" w:rsidP="007226E8">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0036032E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MATERIALS NEEDED</w:t>
             </w:r>
@@ -10104,57 +10110,60 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Culturally Authentic Interpretive Materials</w:t>
             </w:r>
             <w:r w:rsidRPr="0036032E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (electronic listening, reading and viewing materials, which support the unit theme/topics)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="10790" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
-              <w:tblLook w:val="04A0"/>
+              <w:tblLook w:val="04A0" w:firstRow="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5570"/>
               <w:gridCol w:w="5220"/>
             </w:tblGrid>
             <w:tr w:rsidR="008D4813" w:rsidRPr="0036032E" w:rsidTr="00811BBC">
+              <w:trPr>
+                <w:tblHeader w:val="true"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5570" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                   <w:tcMar>
                     <w:top w:w="100" w:type="dxa"/>
                     <w:left w:w="100" w:type="dxa"/>
                     <w:bottom w:w="100" w:type="dxa"/>
                     <w:right w:w="100" w:type="dxa"/>
                   </w:tcMar>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w:rsidR="008D4813" w:rsidRPr="0036032E" w:rsidRDefault="008D4813" w:rsidP="008D4813">
                   <w:pPr>
                     <w:pStyle w:val="NormalWeb"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="360"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
@@ -12776,56 +12785,59 @@
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00665077" w:rsidRPr="0036032E" w:rsidRDefault="00665077">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BA0152" w:rsidRPr="0036032E" w:rsidTr="00402B98">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w:rsidR="00BA0152" w:rsidRPr="0036032E" w:rsidRDefault="00BA0152" w:rsidP="00402B98">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0036032E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PERSONAL REFLECTION</w:t>
             </w:r>
@@ -18236,51 +18248,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2110152322">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Of2-mz96tUQ" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.amarujala.com/delhi-ncr/trade-fair-learn-the-tricks-of-the-earnings-from-the-disposal-of-e-waste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=IKssZ1Asrg4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://navbharattimes.indiatimes.com/opinion/editorial/e-%20%20waste-is-a-big-problem-in-india/yearendershow10/52452302.cms" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XXSXsjjGGpE" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hindi.indiawaterportal.org/node/53758" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4n39Vs-nh3E" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hindi.indiawaterportal.org/node/53758" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/notes/quint-hindi/&#2312;-&#2357;&#2375;&#2360;&#2381;&#2335;-&#2311;&#2306;&#2337;&#2367;&#2351;&#2366;-&#2350;&#2375;&#2306;-&#2311;&#2354;&#2375;&#2325;&#2381;&#2335;&#2381;&#2352;&#2377;&#2344;&#2367;&#2325;-&#2348;&#2370;&#2350;-&#2325;&#2366;-&#2360;&#2381;&#2351;&#2366;&#2361;-&#2346;&#2361;&#2354;&#2370;/406768119511868/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=131WJUdNJ2Q" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=lfgNTqChaXs" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=arKZevzhuJU" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=IKssZ1Asrg4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bbc.com/hindi/multimedia/2014/08/140805_india_e_waste_gallery_vr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=z8RsLZhMr4U" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/search?q=e+waste+in+india+statistics&amp;sa=X&amp;tbm=isch&amp;tbo=u&amp;source=univ&amp;ved=0ahUKEwiL3fHc2dbUAhVGID4KHdHlDEUQ7AkIWg&amp;biw=1366&amp;bih=662" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greenpeace.org/international/en/multimedia/multimedia-archive/Photo-Essays1/scrap-life-pakistan-with-rob/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -18501,59 +18513,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001FB4349FE9DE5F41A4F0C66C2A90FC62" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4190e04219984efc550792265800949e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25d3f81f-cb2e-49bb-bca4-24a83ff4c65b" xmlns:ns3="8d8189de-53db-41d3-8b5f-d22128ef8f9e" xmlns:ns4="9a58fffe-9357-4c7a-8a3d-52719c7f1362" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="828a17141439966d15df2943094fe861" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="25d3f81f-cb2e-49bb-bca4-24a83ff4c65b"/>
     <xsd:import namespace="8d8189de-53db-41d3-8b5f-d22128ef8f9e"/>
     <xsd:import namespace="9a58fffe-9357-4c7a-8a3d-52719c7f1362"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Document_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:STARTALK_x0020_Endorsed_x0020_Principle" minOccurs="0"/>
                 <xsd:element ref="ns2:Audience" minOccurs="0"/>
                 <xsd:element ref="ns3:Project_x0020_Year"/>
                 <xsd:element ref="ns3:Corresponding_x0020_WorkFront_x0020_Project" minOccurs="0"/>
                 <xsd:element ref="ns3:Document_x0020_Distribution" minOccurs="0"/>
                 <xsd:element ref="ns4:Document_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns3:Project_x002f_Initiative_x002f_Event" minOccurs="0"/>
               </xsd:all>