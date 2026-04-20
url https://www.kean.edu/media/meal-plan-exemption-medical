--- v0 (2025-10-05)
+++ v1 (2026-04-20)
@@ -1,119 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="0600" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10632"/>
       </w:tblGrid>
       <w:tr w:rsidR="00623707" w:rsidRPr="00BC34E4" w:rsidTr="00246E60">
         <w:trPr>
           <w:trHeight w:val="11565"/>
           <w:jc w:val="center"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00623707" w:rsidRPr="00BC34E4" w:rsidRDefault="00623707" w:rsidP="00157E62">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="1410"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:r w:rsidRPr="00BC34E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18AD9D74" wp14:editId="577E2DAD">
                   <wp:extent cx="714018" cy="714018"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="10" name="Picture 10"/>
+                  <wp:docPr id="10" name="Picture 10" descr="Kean University seal with blue circular emblem above the word “KEAN” in blue letters."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Kean-Brand-VERT-2018.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
@@ -504,51 +505,51 @@
               <w:ind w:left="133" w:right="2167" w:firstLine="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC34E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Status: Incoming First-Year Student   </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC34E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="1EAB2B14" wp14:editId="27A060F4">
                       <wp:extent cx="190500" cy="190500"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                      <wp:docPr id="3" name="Rectangle 3"/>
+                      <wp:docPr id="3" name="Rectangle 3" descr="Text box"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="1199950" y="826525"/>
                                 <a:ext cx="216300" cy="226200"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="CFE2F3"/>
                               </a:solidFill>
                               <a:ln w="9525" cap="flat" cmpd="sng">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:round/>
                                 <a:headEnd type="none" w="sm" len="sm"/>
                                 <a:tailEnd type="none" w="sm" len="sm"/>
                               </a:ln>
@@ -588,51 +589,51 @@
                       </v:textbox>
                       <w10:anchorlock/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00BC34E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  Transfer Student  </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC34E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="4EB43D71" wp14:editId="73A5F8DB">
                       <wp:extent cx="190500" cy="190500"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                      <wp:docPr id="6" name="Rectangle 6"/>
+                      <wp:docPr id="6" name="Rectangle 6" descr="Text box"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="1199950" y="826525"/>
                                 <a:ext cx="216300" cy="226200"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="CFE2F3"/>
                               </a:solidFill>
                               <a:ln w="9525" cap="flat" cmpd="sng">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:round/>
                                 <a:headEnd type="none" w="sm" len="sm"/>
                                 <a:tailEnd type="none" w="sm" len="sm"/>
                               </a:ln>
@@ -678,51 +679,51 @@
             </w:r>
             <w:r w:rsidRPr="00BC34E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC34E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Returning Student  </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC34E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="4148DD79" wp14:editId="236544CC">
                       <wp:extent cx="190500" cy="190500"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                      <wp:docPr id="5" name="Rectangle 5"/>
+                      <wp:docPr id="5" name="Rectangle 5" descr="Text box"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="1199950" y="826525"/>
                                 <a:ext cx="216300" cy="226200"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="CFE2F3"/>
                               </a:solidFill>
                               <a:ln w="9525" cap="flat" cmpd="sng">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:round/>
                                 <a:headEnd type="none" w="sm" len="sm"/>
                                 <a:tailEnd type="none" w="sm" len="sm"/>
                               </a:ln>
@@ -811,102 +812,102 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               </w:rPr>
               <w:t>Exemption</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC34E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               </w:rPr>
               <w:t xml:space="preserve"> Request is for: </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC34E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="19050" distB="19050" distL="19050" distR="19050" wp14:anchorId="7F0D17C7" wp14:editId="34562D0C">
                   <wp:extent cx="234950" cy="168910"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="9" name="image2.png"/>
+                  <wp:docPr id="9" name="image2.png" descr="A small, adorable orange tabby cat peeks from an open cardboard box."/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="image2.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="234950" cy="168910"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00BC34E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               </w:rPr>
               <w:t xml:space="preserve">Fall: </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC34E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="690AF3A8" wp14:editId="64326D1D">
                       <wp:extent cx="190500" cy="190500"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                      <wp:docPr id="1" name="Rectangle 1"/>
+                      <wp:docPr id="1" name="Rectangle 1" descr="Text box"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="1199950" y="826525"/>
                                 <a:ext cx="216300" cy="226200"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="CFE2F3"/>
                               </a:solidFill>
                               <a:ln w="9525" cap="flat" cmpd="sng">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:round/>
                                 <a:headEnd type="none" w="sm" len="sm"/>
                                 <a:tailEnd type="none" w="sm" len="sm"/>
                               </a:ln>
@@ -960,51 +961,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
               </w:rPr>
               <w:t>Spring:</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC34E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC34E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="7D90DFC0" wp14:editId="39E4D05F">
                       <wp:extent cx="190500" cy="190500"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                      <wp:docPr id="7" name="Rectangle 7"/>
+                      <wp:docPr id="7" name="Rectangle 7" descr="Text box"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="1199950" y="826525"/>
                                 <a:ext cx="216300" cy="226200"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="CFE2F3"/>
                               </a:solidFill>
                               <a:ln w="9525" cap="flat" cmpd="sng">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:round/>
                                 <a:headEnd type="none" w="sm" len="sm"/>
                                 <a:tailEnd type="none" w="sm" len="sm"/>
                               </a:ln>
@@ -1167,51 +1168,51 @@
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:before="185" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC34E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">  I have met with on campus Gourmet Dining Services to review my request:  Yes </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC34E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="1A1A9DA9" wp14:editId="0A1F2B5F">
                       <wp:extent cx="190500" cy="190500"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                      <wp:docPr id="2" name="Rectangle 2"/>
+                      <wp:docPr id="2" name="Rectangle 2" descr="Text box"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="1199950" y="826525"/>
                                 <a:ext cx="216300" cy="226200"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="CFE2F3"/>
                               </a:solidFill>
                               <a:ln w="9525" cap="flat" cmpd="sng">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:round/>
                                 <a:headEnd type="none" w="sm" len="sm"/>
                                 <a:tailEnd type="none" w="sm" len="sm"/>
                               </a:ln>
@@ -1250,51 +1251,51 @@
                         </w:txbxContent>
                       </v:textbox>
                       <w10:anchorlock/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00BC34E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">   No </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC34E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="68CFA038" wp14:editId="004273D7">
                       <wp:extent cx="190500" cy="190500"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                      <wp:docPr id="4" name="Rectangle 4"/>
+                      <wp:docPr id="4" name="Rectangle 4" descr="Text box"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="1199950" y="826525"/>
                                 <a:ext cx="216300" cy="226200"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="CFE2F3"/>
                               </a:solidFill>
                               <a:ln w="9525" cap="flat" cmpd="sng">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="solid"/>
                                 <a:round/>
                                 <a:headEnd type="none" w="sm" len="sm"/>
                                 <a:tailEnd type="none" w="sm" len="sm"/>
                               </a:ln>
@@ -2545,51 +2546,51 @@
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00BC34E4"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:accessibilityservices@kean.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>