--- v0 (2025-10-06)
+++ v1 (2026-04-15)
@@ -1,135 +1,127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="37A1C9AA" w14:textId="4952A381" w:rsidR="00CB6BE0" w:rsidRPr="00CB6BE0" w:rsidRDefault="00F50ECE" w:rsidP="00CB6BE0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00F50ECE">
         <w:rPr>
           <w:rFonts w:ascii="Carlito" w:eastAsia="Carlito" w:hAnsi="Carlito" w:cs="Carlito"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="747A1534" wp14:editId="0695F0F0">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline wp14:anchorId="747A1534" wp14:editId="0695F0F0" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1085850" cy="247650"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:docPr id="217" name="Text Box 2" descr="Text box"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1085850" cy="247650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="2A7204B8" w14:textId="3F710122" w:rsidR="00F50ECE" w:rsidRDefault="00F50ECE" w:rsidP="00F50ECE">
                             <w:r>
                               <w:t>Revised 5/2025</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="747A1534" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-21.75pt;margin-top:-94.05pt;width:85.5pt;height:19.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEkkbYCgIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJkjY14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7rx8lu2m2vQ3zg0Ca1CF5eLS5HTrDTgq9Blvy+SznTFkJtbaHkn/7un+z&#10;5swHYWthwKqSPynPb7evX216V6gFtGBqhYxArC96V/I2BFdkmZet6oSfgVOWgg1gJwK5eMhqFD2h&#10;dyZb5PlV1gPWDkEq7+nv/Rjk24TfNEqGz03jVWCm5NRbSCems4pntt2I4oDCtVpObYh/6KIT2lLR&#10;M9S9CIIdUf8F1WmJ4KEJMwldBk2jpUoz0DTz/I9pHlvhVJqFyPHuTJP/f7Dy0+nRfUEWhrcw0ALT&#10;EN49gPzumYVdK+xB3SFC3ypRU+F5pCzrnS+mq5FqX/gIUvUfoaYli2OABDQ02EVWaE5G6LSApzPp&#10;aghMxpL5erVeUUhSbLG8viI7lhDF822HPrxX0LFolBxpqQldnB58GFOfU2IxD0bXe21McvBQ7Qyy&#10;kyAB7NM3of+WZizrS36zWqwSsoV4P2mj04EEanRX8nUev1EykY13tk4pQWgz2tS0sRM9kZGRmzBU&#10;AyVGmiqon4gohFGI9HDIaAF/ctaTCEvufxwFKs7MB0tk38yXy6ja5CxX1wty8DJSXUaElQRV8sDZ&#10;aO5CUnrkwcIdLaXRia+XTqZeSVyJ8ekhRPVe+inr5blufwEAAP//AwBQSwMEFAAGAAgAAAAhAIki&#10;s3TgAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8Fug0AMRO+V+g8rR+qlShZSEghlidpKrXpN&#10;mg8w4AAKu4vYTSB/X3Nqb/bMaPyc7SfdiRsNrrVGQbgKQJApbdWaWsHp53OZgHAeTYWdNaTgTg72&#10;+eNDhmllR3Og29HXgkuMS1FB432fSunKhjS6le3JsHe2g0bP61DLasCRy3Un10GwlRpbwxca7Omj&#10;ofJyvGoF5+/xebMbiy9/ig/R9h3buLB3pZ4W09srCE+T/wvDjM/okDNTYa+mcqJTsIxeNhzlIUyS&#10;EMQcWccsFbMU7UKQeSb/f5H/AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAESSRtgKAgAA&#10;9gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIkis3Tg&#10;AAAADQEAAA8AAAAAAAAAAAAAAAAAZAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2A7204B8" w14:textId="3F710122" w:rsidR="00F50ECE" w:rsidRDefault="00F50ECE" w:rsidP="00F50ECE">
                       <w:r>
                         <w:t>Revised 5/2025</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00BD313E">
@@ -161,50 +153,53 @@
         <w:t>Purpose:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The student named below has indicated that s/he has a disability and will require reasonable accommodations to participate in a program or activity at Kean University. The information you provide will be one of the criteria used to evaluate the student’s eligibility for the requested accommodations or services. Please complete this form in its entirety. All information provided will be kept confidential in accordance with the Family Educational Rights and Privacy Act (FERPA).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C9770BB" w14:textId="77777777" w:rsidR="005933F3" w:rsidRPr="00CB6BE0" w:rsidRDefault="005933F3" w:rsidP="00CB6BE0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB6BE0">
         <w:t>Student Information:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="7190"/>
       </w:tblGrid>
       <w:tr w:rsidR="00074C79" w14:paraId="227E76EB" w14:textId="77777777" w:rsidTr="0014093F">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18CC958B" w14:textId="77777777" w:rsidR="00074C79" w:rsidRDefault="00074C79" w:rsidP="0014093F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00C0433A">
               <w:t>Student’s First Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -251,101 +246,99 @@
           </w:tcPr>
           <w:p w14:paraId="1754E081" w14:textId="77777777" w:rsidR="00074C79" w:rsidRDefault="00074C79" w:rsidP="0014093F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="30F4FCFA" w14:textId="77777777" w:rsidR="004F10B1" w:rsidRDefault="004F10B1" w:rsidP="00074C79">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="523A20C3" w14:textId="3837F84D" w:rsidR="00A414E2" w:rsidRDefault="00A414E2" w:rsidP="00074C79">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="563D60C3" wp14:editId="0BB5FAED">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline wp14:anchorId="563D60C3" wp14:editId="0BB5FAED" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="5857875" cy="19050"/>
                 <wp:effectExtent l="19050" t="19050" r="28575" b="19050"/>
-                <wp:wrapNone/>
-                <wp:docPr id="1881543098" name="Straight Connector 1"/>
+                <wp:docPr id="1881543098" name="Straight Connector 1" descr="">
+                  <wp:extLst>
+                    <wp:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </wp:ext>
+                  </wp:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5857875" cy="19050"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="28575">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:prstDash val="sysDot"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="3F833C24" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,1.45pt" to="461.25pt,2.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIdMogyQEAAPwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uOmzAQfa/Uf7D83gCR6KYoZB822r5U&#10;7aqXD/CacbBkbMvjBvj7jk1CepOqVn0xYJ9zZs7xsL+fBsPOEFA72/JqU3IGVrpO21PLv3x+fLXj&#10;DKOwnTDOQstnQH5/ePliP/oGtq53poPASMRiM/qW9zH6pihQ9jAI3DgPlg6VC4OI9BlORRfESOqD&#10;KbZl+boYXeh8cBIQafe4HPJD1lcKZPygFEJkpuXUW8xryOtzWovDXjSnIHyv5aUN8Q9dDEJbKrpK&#10;HUUU7GvQv0gNWgaHTsWNdEPhlNISsgdyU5U/ufnUCw/ZC4WDfo0J/5+sfH9+sE+BYhg9NuifQnIx&#10;qTCkJ/XHphzWvIYFU2SSNutdfbe7qzmTdFa9KescZnEj+4DxLbiBpZeWG22TF9GI8zuMVJCgV0ja&#10;NpaNLd+Sap1h6IzuHrUx6TDPAzyYwM6CbjJOVbo5UvgBleSOAvsFhDMeXbzgjCX4zWJ+i7OBpfJH&#10;UEx3ZKpaSqfpu1UTUoKN14rGEjrRFPW2Ess/Ey/4RIU8mX9DXhm5srNxJQ/auvC76reQ1IK/JrD4&#10;ThE8u27Ol5+joRHLmV5+hzTD339n+u2nPXwDAAD//wMAUEsDBBQABgAIAAAAIQBqxe+83AAAAAQB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAFITvgv9heYIXsZsupjRpXooIPVUUW/G8zb4mwezb&#10;NLtN4793PdnjMMPMN8V6sp0YafCtY4T5LAFBXDnTco3wud88LkH4oNnozjEh/JCHdXl7U+jcuAt/&#10;0LgLtYgl7HON0ITQ51L6qiGr/cz1xNE7usHqEOVQSzPoSyy3nVRJspBWtxwXGt3TS0PV9+5sER6q&#10;E70Nm9f9cnt6qsd0/rVdvCvE+7vpeQUi0BT+w/CHH9GhjEwHd2bjRYcQjwQElYGIZqZUCuKAkGYg&#10;y0Jew5e/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIh0yiDJAQAA/AMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGrF77zcAAAABAEAAA8AAAAA&#10;AAAAAAAAAAAAIwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="black [3213]" strokeweight="2.25pt">
                 <v:stroke dashstyle="1 1"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="16E46027" w14:textId="77777777" w:rsidR="00A414E2" w:rsidRPr="000F3E80" w:rsidRDefault="00A414E2" w:rsidP="00A414E2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2D74B5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F3E80">
         <w:rPr>
@@ -777,50 +770,53 @@
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00C0433A">
         <w:t xml:space="preserve">How long have you been treating the student? </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="175" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9175"/>
       </w:tblGrid>
       <w:tr w:rsidR="00074C79" w14:paraId="12BC2A87" w14:textId="77777777" w:rsidTr="0014093F">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9175" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59F7CE8F" w14:textId="77777777" w:rsidR="00074C79" w:rsidRDefault="00074C79" w:rsidP="0014093F"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00074C79" w14:paraId="53FE63E3" w14:textId="77777777" w:rsidTr="0014093F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57B84A11" w14:textId="77777777" w:rsidR="00074C79" w:rsidRDefault="00074C79" w:rsidP="0014093F"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="614AE304" w14:textId="77777777" w:rsidR="00074C79" w:rsidRDefault="00074C79" w:rsidP="0001651A">
       <w:pPr>
@@ -878,50 +874,51 @@
       <w:r w:rsidRPr="005933F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="005933F3" w14:paraId="07F8C9FB" w14:textId="77777777" w:rsidTr="00E302B2">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10895" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="061FAB3C" w14:textId="77777777" w:rsidR="005933F3" w:rsidRDefault="005933F3" w:rsidP="005933F3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005933F3" w14:paraId="5D130305" w14:textId="77777777" w:rsidTr="00E302B2">
         <w:trPr>
@@ -1601,50 +1598,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Explain the severity selected above: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A03D57" w:rsidRPr="00A03D57" w14:paraId="755D1EAF" w14:textId="77777777" w:rsidTr="00A13C62">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10895" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35E6E147" w14:textId="77777777" w:rsidR="00A03D57" w:rsidRPr="00A03D57" w:rsidRDefault="00A03D57" w:rsidP="00A03D57">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A03D57" w:rsidRPr="00A03D57" w14:paraId="0E4EB338" w14:textId="77777777" w:rsidTr="00A13C62">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
@@ -2218,50 +2216,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Can the student negotiate stairs, or is an elevator required? Please explain. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="008B0DBD" w:rsidRPr="008B0DBD" w14:paraId="05FA767E" w14:textId="77777777" w:rsidTr="002260E2">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5AAEFBB0" w14:textId="77777777" w:rsidR="008B0DBD" w:rsidRPr="008B0DBD" w:rsidRDefault="008B0DBD" w:rsidP="008B0DBD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B0DBD" w:rsidRPr="008B0DBD" w14:paraId="4A9A6E1C" w14:textId="77777777" w:rsidTr="002260E2">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
@@ -2497,50 +2496,53 @@
         </w:rPr>
         <w:t>Psychological Condition Information:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36A31622" w14:textId="77777777" w:rsidR="001C3736" w:rsidRDefault="001C3736" w:rsidP="001C3736">
       <w:r w:rsidRPr="00C0433A">
         <w:t xml:space="preserve">DSM-5 Diagnosis/ICD-10 Code(s) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="001C3736" w14:paraId="4DAD8910" w14:textId="77777777" w:rsidTr="00ED024A">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2994D49E" w14:textId="77777777" w:rsidR="001C3736" w:rsidRDefault="001C3736" w:rsidP="00ED024A"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C3736" w14:paraId="086BE9F1" w14:textId="77777777" w:rsidTr="00ED024A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15701896" w14:textId="77777777" w:rsidR="001C3736" w:rsidRDefault="001C3736" w:rsidP="00ED024A"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C3736" w14:paraId="5BF020CC" w14:textId="77777777" w:rsidTr="00ED024A">
         <w:tc>
           <w:tcPr>
@@ -2947,50 +2949,53 @@
         <w:sdtContent>
           <w:r w:rsidR="001C3736">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001C3736" w:rsidRPr="00C0433A">
         <w:t xml:space="preserve"> Standardized or unstandardized rating scales </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8730" w:type="dxa"/>
         <w:tblInd w:w="630" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="7380"/>
       </w:tblGrid>
       <w:tr w:rsidR="001C3736" w14:paraId="43C691EF" w14:textId="77777777" w:rsidTr="00ED024A">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A062B4D" w14:textId="77777777" w:rsidR="001C3736" w:rsidRPr="00324D52" w:rsidRDefault="00000000" w:rsidP="00ED024A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="23"/>
@@ -3154,51 +3159,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Functional Limitations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C6C2A2F" w14:textId="77777777" w:rsidR="001C3736" w:rsidRPr="00932FD4" w:rsidRDefault="001C3736" w:rsidP="001C3736"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9472" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="1892"/>
         <w:gridCol w:w="1898"/>
         <w:gridCol w:w="1893"/>
         <w:gridCol w:w="1899"/>
       </w:tblGrid>
       <w:tr w:rsidR="001C3736" w:rsidRPr="004C54F1" w14:paraId="189BED73" w14:textId="77777777" w:rsidTr="00ED024A">
         <w:trPr>
           <w:trHeight w:val="160"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5C9B40D6" w14:textId="77777777" w:rsidR="001C3736" w:rsidRPr="004C54F1" w:rsidRDefault="001C3736" w:rsidP="00ED024A">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -5412,50 +5417,53 @@
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">If patient is taking medication, how does it impact the functional limitations listed above? </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="175" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9175"/>
       </w:tblGrid>
       <w:tr w:rsidR="001C3736" w14:paraId="79853968" w14:textId="77777777" w:rsidTr="00ED024A">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E2D438D" w14:textId="77777777" w:rsidR="001C3736" w:rsidRDefault="001C3736" w:rsidP="00ED024A"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C3736" w14:paraId="7E89B57B" w14:textId="77777777" w:rsidTr="00ED024A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06F84C09" w14:textId="77777777" w:rsidR="001C3736" w:rsidRDefault="001C3736" w:rsidP="00ED024A"/>
@@ -5619,50 +5627,51 @@
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Symptom 1 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00466AD3" w:rsidRPr="008B0DBD" w14:paraId="2A7DC5C9" w14:textId="77777777" w:rsidTr="002260E2">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11C4159C" w14:textId="77777777" w:rsidR="00466AD3" w:rsidRPr="008B0DBD" w:rsidRDefault="00466AD3" w:rsidP="00A13C62">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00466AD3" w:rsidRPr="008B0DBD" w14:paraId="07AEA971" w14:textId="77777777" w:rsidTr="002260E2">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
@@ -5783,50 +5792,51 @@
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended Reasonable Accommodation </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00466AD3" w:rsidRPr="008B0DBD" w14:paraId="543CD8C9" w14:textId="77777777" w:rsidTr="002260E2">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44CBA9C6" w14:textId="77777777" w:rsidR="00466AD3" w:rsidRPr="008B0DBD" w:rsidRDefault="00466AD3" w:rsidP="00A13C62">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00466AD3" w:rsidRPr="008B0DBD" w14:paraId="12F40CCB" w14:textId="77777777" w:rsidTr="002260E2">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
@@ -5947,50 +5957,51 @@
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Symptom 2 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00466AD3" w:rsidRPr="008B0DBD" w14:paraId="344D2350" w14:textId="77777777" w:rsidTr="002260E2">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64693CC4" w14:textId="77777777" w:rsidR="00466AD3" w:rsidRPr="008B0DBD" w:rsidRDefault="00466AD3" w:rsidP="00A13C62">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00466AD3" w:rsidRPr="008B0DBD" w14:paraId="445ABD57" w14:textId="77777777" w:rsidTr="002260E2">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
@@ -6111,50 +6122,51 @@
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended Reasonable Accommodation </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00466AD3" w:rsidRPr="008B0DBD" w14:paraId="0E62C65A" w14:textId="77777777" w:rsidTr="002260E2">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02EE6343" w14:textId="77777777" w:rsidR="00466AD3" w:rsidRPr="008B0DBD" w:rsidRDefault="00466AD3" w:rsidP="00A13C62">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00466AD3" w:rsidRPr="008B0DBD" w14:paraId="4A1EB364" w14:textId="77777777" w:rsidTr="002260E2">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
@@ -6292,50 +6304,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Symptom 3 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00466AD3" w:rsidRPr="008B0DBD" w14:paraId="60F0F825" w14:textId="77777777" w:rsidTr="002260E2">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E92CDE0" w14:textId="77777777" w:rsidR="00466AD3" w:rsidRPr="008B0DBD" w:rsidRDefault="00466AD3" w:rsidP="00A13C62">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00466AD3" w:rsidRPr="008B0DBD" w14:paraId="38AA3DD8" w14:textId="77777777" w:rsidTr="002260E2">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
@@ -6458,50 +6471,51 @@
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended Reasonable Accommodation </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00466AD3" w:rsidRPr="008B0DBD" w14:paraId="78025234" w14:textId="77777777" w:rsidTr="002260E2">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29DF5666" w14:textId="77777777" w:rsidR="00466AD3" w:rsidRPr="008B0DBD" w:rsidRDefault="00466AD3" w:rsidP="00A13C62">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00466AD3" w:rsidRPr="008B0DBD" w14:paraId="272D9F42" w14:textId="77777777" w:rsidTr="002260E2">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
@@ -6600,50 +6614,51 @@
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Symptom 4 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00466AD3" w:rsidRPr="008B0DBD" w14:paraId="1C84E1F0" w14:textId="77777777" w:rsidTr="002260E2">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="254328E7" w14:textId="77777777" w:rsidR="00466AD3" w:rsidRPr="008B0DBD" w:rsidRDefault="00466AD3" w:rsidP="00A13C62">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00466AD3" w:rsidRPr="008B0DBD" w14:paraId="1558F5B7" w14:textId="77777777" w:rsidTr="002260E2">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
@@ -6764,50 +6779,51 @@
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended Reasonable Accommodation </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00466AD3" w:rsidRPr="008B0DBD" w14:paraId="68A306E8" w14:textId="77777777" w:rsidTr="002260E2">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="424EEB3B" w14:textId="77777777" w:rsidR="00466AD3" w:rsidRPr="008B0DBD" w:rsidRDefault="00466AD3" w:rsidP="00A13C62">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00466AD3" w:rsidRPr="008B0DBD" w14:paraId="0AB84D81" w14:textId="77777777" w:rsidTr="002260E2">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
@@ -7131,50 +7147,53 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">requency </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1975"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="2245"/>
       </w:tblGrid>
       <w:tr w:rsidR="008305FD" w14:paraId="4239DF13" w14:textId="77777777" w:rsidTr="008305FD">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21895148" w14:textId="77777777" w:rsidR="008305FD" w:rsidRDefault="008305FD" w:rsidP="00D62A5E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
@@ -7527,50 +7546,53 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">requency </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1975"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="2245"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C96140" w14:paraId="7EB3CA97" w14:textId="77777777" w:rsidTr="00600462">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1BADB8D7" w14:textId="77777777" w:rsidR="00C96140" w:rsidRDefault="00D62A5E" w:rsidP="00600462">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
@@ -7921,50 +7943,53 @@
         <w:t xml:space="preserve">requency </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1975"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="2245"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C96140" w14:paraId="0BCFAC30" w14:textId="77777777" w:rsidTr="00600462">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20AA5FA9" w14:textId="77777777" w:rsidR="00C96140" w:rsidRDefault="00D62A5E" w:rsidP="00600462">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
@@ -8294,50 +8319,53 @@
         <w:t xml:space="preserve"> Medication Comments</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0FC4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="002260E2" w14:paraId="319429AE" w14:textId="77777777" w:rsidTr="0014093F">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="176FA831" w14:textId="77777777" w:rsidR="002260E2" w:rsidRDefault="002260E2" w:rsidP="0014093F"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002260E2" w14:paraId="2689C7EE" w14:textId="77777777" w:rsidTr="0014093F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C0FD5CD" w14:textId="77777777" w:rsidR="002260E2" w:rsidRDefault="002260E2" w:rsidP="0014093F"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002260E2" w14:paraId="203527FF" w14:textId="77777777" w:rsidTr="0014093F">
         <w:tc>
@@ -8417,50 +8445,53 @@
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Role of the individual completing this form (check all that apply).  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="8640" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="2155"/>
         <w:gridCol w:w="5225"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B11805" w14:paraId="5FEDB485" w14:textId="77777777" w:rsidTr="00A1097F">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31B06E4C" w14:textId="77777777" w:rsidR="00B11805" w:rsidRPr="00324D52" w:rsidRDefault="00000000" w:rsidP="00A1097F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                   <w:color w:val="auto"/>
@@ -8993,50 +9024,53 @@
     <w:p w14:paraId="00D84430" w14:textId="77777777" w:rsidR="0007767D" w:rsidRDefault="0007767D" w:rsidP="0007767D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:color w:val="auto"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="609"/>
         <w:gridCol w:w="6671"/>
         <w:gridCol w:w="10"/>
       </w:tblGrid>
       <w:tr w:rsidR="0007767D" w:rsidRPr="00F50094" w14:paraId="2ECCC3C3" w14:textId="77777777" w:rsidTr="007A69DD">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41D15D29" w14:textId="26F03AB9" w:rsidR="007A69DD" w:rsidRDefault="007A69DD" w:rsidP="0014093F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -9845,109 +9879,101 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the student for submission.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5239A5ED" w14:textId="3DB72AB3" w:rsidR="004F10B1" w:rsidRPr="004F10B1" w:rsidRDefault="004F10B1" w:rsidP="00C95309">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F10B1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36EDF8C2" wp14:editId="525A256B">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline wp14:anchorId="36EDF8C2" wp14:editId="525A256B" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="4448175" cy="2238498"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
-                <wp:wrapNone/>
-                <wp:docPr id="78721927" name="Text Box 2"/>
+                <wp:docPr id="78721927" name="Text Box 2" descr="Text box"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4448175" cy="2238498"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="67A4B448" w14:textId="1592368E" w:rsidR="004F10B1" w:rsidRDefault="004F10B1"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="36EDF8C2" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:56.1pt;margin-top:28.7pt;width:350.25pt;height:176.25pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4kOQsFAIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9uO2yAQhu8r9R0Q940T1+kmVpzVNttU&#10;lbYHadsHwBjHqMBQILG3T98Be7Pp6aYqF4hh4Gfmm2FzPWhFTsJ5Caaii9mcEmE4NNIcKvrl8/7F&#10;ihIfmGmYAiMq+iA8vd4+f7bpbSly6EA1whEUMb7sbUW7EGyZZZ53QjM/AysMOltwmgU03SFrHOtR&#10;Xassn89fZT24xjrgwnvcvR2ddJv021bw8LFtvQhEVRRjC2l2aa7jnG03rDw4ZjvJpzDYP0ShmTT4&#10;6FnqlgVGjk7+JqUld+ChDTMOOoO2lVykHDCbxfyXbO47ZkXKBeF4e8bk/58s/3C6t58cCcNrGLCA&#10;KQlv74B/9cTArmPmIG6cg74TrMGHFxFZ1ltfTlcjal/6KFL376HBIrNjgCQ0tE5HKpgnQXUswMMZ&#10;uhgC4bhZFMVqcbWkhKMvz1+uivUqvcHKx+vW+fBWgCZxUVGHVU3y7HTnQwyHlY9H4mselGz2Uqlk&#10;uEO9U46cGHbAPo1J/adjypC+outlvhwJ/FVinsafJLQM2MpK6oquzodYGbm9MU1qtMCkGtcYsjIT&#10;yMhupBiGeiCymShHrjU0D0jWwdi5+NNw0YH7TkmPXVtR/+3InKBEvTNYnfWiKGKbJ6NYXuVouEtP&#10;felhhqNURQMl43IX0teI3AzcYBVbmfg+RTKFjN2YsE8/J7b7pZ1OPf3v7Q8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBhgcKY4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhsEHUS&#10;QvMgToWQQLCDgmDrxm4SYY+D7abh7xlWsLyao3vPNJvFGjZrH0aHAtJVAkxj59SIvYC31/vLEliI&#10;EpU0DrWAbx1g056eNLJW7ogvet7GnlEJhloKGGKcas5DN2grw8pNGum2d97KSNH3XHl5pHJreJYk&#10;a27liLQwyEnfDbr73B6sgDJ/nD/C09Xze7femypeFPPDlxfi/Gy5vQEW9RL/YPjVJ3VoyWnnDqgC&#10;M5TTLCNUwHWRAyOgTLMC2E5AnlQV8Lbh/19ofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQA4kOQsFAIAACcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBhgcKY4AAAAAoBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="67A4B448" w14:textId="1592368E" w:rsidR="004F10B1" w:rsidRDefault="004F10B1"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="004F10B1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Stamp Here:</w:t>
       </w:r>
     </w:p>
@@ -10198,51 +10224,51 @@
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D5D1B37" w14:textId="77777777" w:rsidR="0047099A" w:rsidRDefault="0047099A" w:rsidP="0047099A">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005B16E8">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DBE0524" wp14:editId="1DD803DB">
           <wp:extent cx="714018" cy="714018"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="2" name="Picture 2"/>
+          <wp:docPr id="2" name="Picture 2" descr="Kean University logo with circular seal above the large “KEAN” wordmark."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Kean-Brand-VERT-2018.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -12190,59 +12216,59 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1966351320">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:accessibilityservices@kean.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:accessibilityservices@kean.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/glossary/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B0F4090A1D6E4B07872B32B49D174C84"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AE587C6A-F573-4511-9A9A-A928570DEC63}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00684EDC" w:rsidRDefault="003E54B0" w:rsidP="003E54B0">
           <w:pPr>
             <w:pStyle w:val="B0F4090A1D6E4B07872B32B49D174C84"/>
@@ -13209,51 +13235,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD535176-165A-4B79-B453-AC35A32DBE48}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>1007</Words>
   <Characters>5744</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>47</Lines>