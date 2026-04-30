--- v0 (2025-10-06)
+++ v1 (2026-04-30)
@@ -1,135 +1,127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="50E75556" w14:textId="32635FD4" w:rsidR="003F0092" w:rsidRDefault="001647D9" w:rsidP="003F0092">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00F50ECE">
         <w:rPr>
           <w:rFonts w:ascii="Carlito" w:eastAsia="Carlito" w:hAnsi="Carlito" w:cs="Carlito"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29600D07" wp14:editId="090F8614">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline wp14:anchorId="29600D07" wp14:editId="090F8614" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="1085850" cy="247650"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
-                <wp:docPr id="1220349324" name="Text Box 2"/>
+                <wp:docPr id="1220349324" name="Text Box 2" descr="Text box"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1085850" cy="247650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="4AEDAD85" w14:textId="77777777" w:rsidR="001647D9" w:rsidRDefault="001647D9" w:rsidP="001647D9">
                             <w:r>
                               <w:t>Revised 5/2025</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="29600D07" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:3pt;margin-top:-84.2pt;width:85.5pt;height:19.5pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEkkbYCgIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJkjY14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7rx8lu2m2vQ3zg0Ca1CF5eLS5HTrDTgq9Blvy+SznTFkJtbaHkn/7un+z&#10;5swHYWthwKqSPynPb7evX216V6gFtGBqhYxArC96V/I2BFdkmZet6oSfgVOWgg1gJwK5eMhqFD2h&#10;dyZb5PlV1gPWDkEq7+nv/Rjk24TfNEqGz03jVWCm5NRbSCems4pntt2I4oDCtVpObYh/6KIT2lLR&#10;M9S9CIIdUf8F1WmJ4KEJMwldBk2jpUoz0DTz/I9pHlvhVJqFyPHuTJP/f7Dy0+nRfUEWhrcw0ALT&#10;EN49gPzumYVdK+xB3SFC3ypRU+F5pCzrnS+mq5FqX/gIUvUfoaYli2OABDQ02EVWaE5G6LSApzPp&#10;aghMxpL5erVeUUhSbLG8viI7lhDF822HPrxX0LFolBxpqQldnB58GFOfU2IxD0bXe21McvBQ7Qyy&#10;kyAB7NM3of+WZizrS36zWqwSsoV4P2mj04EEanRX8nUev1EykY13tk4pQWgz2tS0sRM9kZGRmzBU&#10;AyVGmiqon4gohFGI9HDIaAF/ctaTCEvufxwFKs7MB0tk38yXy6ja5CxX1wty8DJSXUaElQRV8sDZ&#10;aO5CUnrkwcIdLaXRia+XTqZeSVyJ8ekhRPVe+inr5blufwEAAP//AwBQSwMEFAAGAAgAAAAhAGvf&#10;kqLeAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FugzAQRO+V+g/WRuqlSkwiCgnFRG2lVr0m&#10;zQcseAMoeI2wE8jf15za486OZt7k+8l04kaDay0rWK8iEMSV1S3XCk4/n8stCOeRNXaWScGdHOyL&#10;x4ccM21HPtDt6GsRQthlqKDxvs+kdFVDBt3K9sThd7aDQR/OoZZ6wDGEm05uoiiRBlsODQ329NFQ&#10;dTlejYLz9/j8shvLL39KD3Hyjm1a2rtST4vp7RWEp8n/mWHGD+hQBKbSXlk70SlIwhKvYLlOtjGI&#10;2ZCmQSpnabOLQRa5/L+h+AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEkkbYCgIAAPYD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBr35Ki3gAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAAGQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4AEDAD85" w14:textId="77777777" w:rsidR="001647D9" w:rsidRDefault="001647D9" w:rsidP="001647D9">
                       <w:r>
                         <w:t>Revised 5/2025</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003F0092">
@@ -144,50 +136,53 @@
         <w:t>Kean</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> University. The information you provide will be one of the criteria used to evaluate the student’s eligibility for the requested accommodations or services. Please complete this form in its entirety. All information provided will be kept confidential in accordance with the Family Educational Rights and Privacy Act (FERPA).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E7BAD13" w14:textId="77777777" w:rsidR="00407285" w:rsidRPr="00613BC3" w:rsidRDefault="00407285" w:rsidP="00613BC3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00613BC3">
         <w:t>Student Information:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="7190"/>
       </w:tblGrid>
       <w:tr w:rsidR="00407285" w14:paraId="267D0DB3" w14:textId="77777777" w:rsidTr="0014093F">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69ABB5B3" w14:textId="77777777" w:rsidR="00407285" w:rsidRDefault="00407285" w:rsidP="0014093F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidRPr="00C0433A">
               <w:t>Student’s First Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -244,101 +239,99 @@
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68A55B24" w14:textId="5DA92654" w:rsidR="000F3E80" w:rsidRDefault="000F3E80" w:rsidP="007E5B08">
       <w:pPr>
         <w:ind w:left="220"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2D74B5"/>
           <w:w w:val="95"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F3DA21C" wp14:editId="6D2585EF">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline wp14:anchorId="4F3DA21C" wp14:editId="6D2585EF" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="5857875" cy="19050"/>
                 <wp:effectExtent l="19050" t="19050" r="28575" b="19050"/>
-                <wp:wrapNone/>
-                <wp:docPr id="1881543098" name="Straight Connector 1"/>
+                <wp:docPr id="1881543098" name="Straight Connector 1" descr="">
+                  <wp:extLst>
+                    <wp:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </wp:ext>
+                  </wp:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5857875" cy="19050"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="28575">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:prstDash val="sysDot"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="12137137" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="8.2pt,7.75pt" to="469.45pt,9.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIdMogyQEAAPwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uOmzAQfa/Uf7D83gCR6KYoZB822r5U&#10;7aqXD/CacbBkbMvjBvj7jk1CepOqVn0xYJ9zZs7xsL+fBsPOEFA72/JqU3IGVrpO21PLv3x+fLXj&#10;DKOwnTDOQstnQH5/ePliP/oGtq53poPASMRiM/qW9zH6pihQ9jAI3DgPlg6VC4OI9BlORRfESOqD&#10;KbZl+boYXeh8cBIQafe4HPJD1lcKZPygFEJkpuXUW8xryOtzWovDXjSnIHyv5aUN8Q9dDEJbKrpK&#10;HUUU7GvQv0gNWgaHTsWNdEPhlNISsgdyU5U/ufnUCw/ZC4WDfo0J/5+sfH9+sE+BYhg9NuifQnIx&#10;qTCkJ/XHphzWvIYFU2SSNutdfbe7qzmTdFa9KescZnEj+4DxLbiBpZeWG22TF9GI8zuMVJCgV0ja&#10;NpaNLd+Sap1h6IzuHrUx6TDPAzyYwM6CbjJOVbo5UvgBleSOAvsFhDMeXbzgjCX4zWJ+i7OBpfJH&#10;UEx3ZKpaSqfpu1UTUoKN14rGEjrRFPW2Ess/Ey/4RIU8mX9DXhm5srNxJQ/auvC76reQ1IK/JrD4&#10;ThE8u27Ol5+joRHLmV5+hzTD339n+u2nPXwDAAD//wMAUEsDBBQABgAIAAAAIQATGQPN3QAAAAgB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4s4tWKKUsjdV4UE+iP2Bgp0Bgd5Fd&#10;Wvz3jic9Td68lzff5PvFDOJEk++cVXC7ikCQrZ3ubKPg8+P5JgXhA1qNg7Ok4Js87IvLixwz7c72&#10;nU5laASXWJ+hgjaEMZPS1y0Z9Cs3kmXv6CaDgeXUSD3hmcvNIO+iKJEGO8sXWhzpsaW6L2ej4GVE&#10;Ob8tT321OSSHTf/6Va59otT11fKwAxFoCX9h+MVndCiYqXKz1V4MrJN7TvKMYxDsb9fpFkTFizQG&#10;WeTy/wPFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCIdMogyQEAAPwDAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQATGQPN3QAAAAgBAAAPAAAA&#10;AAAAAAAAAAAAACMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAALQUAAAAA&#10;" strokecolor="black [3213]" strokeweight="2.25pt">
                 <v:stroke dashstyle="1 1" joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CC2F9D2" w14:textId="5D06CAF7" w:rsidR="007E5B08" w:rsidRPr="000F3E80" w:rsidRDefault="000F3E80" w:rsidP="000F3E80">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2D74B5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk198720500"/>
       <w:r w:rsidRPr="000F3E80">
@@ -784,50 +777,53 @@
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00C0433A">
         <w:t xml:space="preserve">How long have you been treating the student? </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="175" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9175"/>
       </w:tblGrid>
       <w:tr w:rsidR="00407285" w14:paraId="266B286E" w14:textId="77777777" w:rsidTr="0014093F">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9175" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0710B136" w14:textId="77777777" w:rsidR="00407285" w:rsidRDefault="00407285" w:rsidP="0014093F"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00407285" w14:paraId="6A925BE1" w14:textId="77777777" w:rsidTr="0014093F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77FAC632" w14:textId="77777777" w:rsidR="00407285" w:rsidRDefault="00407285" w:rsidP="0014093F"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0BDBC05A" w14:textId="77777777" w:rsidR="00BA2113" w:rsidRDefault="00BA2113" w:rsidP="00C0433A"/>
     <w:p w14:paraId="086EE89B" w14:textId="77777777" w:rsidR="00D177F8" w:rsidRDefault="00C0433A" w:rsidP="00C0433A">
@@ -1086,50 +1082,53 @@
       <w:r w:rsidR="00C0433A" w:rsidRPr="00C0433A">
         <w:t>s-needed basis</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="7262" w:type="dxa"/>
         <w:tblInd w:w="118" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="512"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="5670"/>
       </w:tblGrid>
       <w:tr w:rsidR="00990D09" w:rsidRPr="00CE0DCF" w14:paraId="36FB7344" w14:textId="77777777" w:rsidTr="00536560">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="512" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BF83BC8" w14:textId="77777777" w:rsidR="00990D09" w:rsidRPr="00CE0DCF" w:rsidRDefault="00990D09" w:rsidP="00CE0DCF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D1A4685" w14:textId="77777777" w:rsidR="00990D09" w:rsidRPr="00CE0DCF" w:rsidRDefault="00000000" w:rsidP="00CE0DCF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
@@ -1191,50 +1190,53 @@
         </w:rPr>
         <w:t>Psychological Condition Information:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CD95E4F" w14:textId="77777777" w:rsidR="00C0433A" w:rsidRDefault="00C0433A" w:rsidP="00C0433A">
       <w:r w:rsidRPr="00C0433A">
         <w:t xml:space="preserve">DSM-5 Diagnosis/ICD-10 Code(s) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="009C7182" w14:paraId="42EADF9E" w14:textId="77777777" w:rsidTr="00147AE1">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A03E812" w14:textId="77777777" w:rsidR="009C7182" w:rsidRDefault="009C7182" w:rsidP="00D16354"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C7182" w14:paraId="35A1F5A2" w14:textId="77777777" w:rsidTr="00147AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47918B83" w14:textId="77777777" w:rsidR="009C7182" w:rsidRDefault="009C7182" w:rsidP="00D16354"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C7182" w14:paraId="745CEA3C" w14:textId="77777777" w:rsidTr="00147AE1">
         <w:tc>
           <w:tcPr>
@@ -1641,50 +1643,53 @@
         <w:sdtContent>
           <w:r w:rsidR="00187E63">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C0433A" w:rsidRPr="00C0433A">
         <w:t xml:space="preserve"> Standardized or unstandardized rating scales </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8730" w:type="dxa"/>
         <w:tblInd w:w="630" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="7380"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B1366A" w14:paraId="06ACAF02" w14:textId="77777777" w:rsidTr="009D293E">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BB21598" w14:textId="77777777" w:rsidR="00B1366A" w:rsidRPr="00324D52" w:rsidRDefault="00000000" w:rsidP="00514A47">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="23"/>
@@ -1848,51 +1853,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Functional Limitations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E04544A" w14:textId="77777777" w:rsidR="00932FD4" w:rsidRPr="00932FD4" w:rsidRDefault="00932FD4" w:rsidP="00932FD4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9472" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="1892"/>
         <w:gridCol w:w="1898"/>
         <w:gridCol w:w="1893"/>
         <w:gridCol w:w="1899"/>
       </w:tblGrid>
       <w:tr w:rsidR="0018385D" w:rsidRPr="004C54F1" w14:paraId="509901C4" w14:textId="77777777" w:rsidTr="004C54F1">
         <w:trPr>
           <w:trHeight w:val="160"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="335EE935" w14:textId="77777777" w:rsidR="0018385D" w:rsidRPr="004C54F1" w:rsidRDefault="0018385D" w:rsidP="004C54F1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -4113,50 +4118,53 @@
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> accommodations target/mitigate? Are there any specific accommodations you might recommend that would help the student? </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="175" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9175"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B908E8" w14:paraId="24D37301" w14:textId="77777777" w:rsidTr="00D16354">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40700743" w14:textId="77777777" w:rsidR="00B908E8" w:rsidRDefault="00B908E8" w:rsidP="00D16354"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B908E8" w14:paraId="2A44E66B" w14:textId="77777777" w:rsidTr="00D16354">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EEFA2C9" w14:textId="77777777" w:rsidR="00B908E8" w:rsidRDefault="00B908E8" w:rsidP="00D16354"/>
@@ -4212,50 +4220,53 @@
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Is there anything else you think we should know about the student’s psychological disability? </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="175" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9175"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B908E8" w14:paraId="4CB5B3E8" w14:textId="77777777" w:rsidTr="00D16354">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3FA58A41" w14:textId="77777777" w:rsidR="00B908E8" w:rsidRDefault="00B908E8" w:rsidP="00D16354"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B908E8" w14:paraId="7B9F310A" w14:textId="77777777" w:rsidTr="00D16354">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="71C3B261" w14:textId="77777777" w:rsidR="00B908E8" w:rsidRDefault="00B908E8" w:rsidP="00D16354"/>
@@ -4339,50 +4350,53 @@
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB5C35">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Role of the individual completing this form (check all that apply).  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid11"/>
         <w:tblW w:w="8640" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="2155"/>
         <w:gridCol w:w="5225"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB5C35" w:rsidRPr="00CB5C35" w14:paraId="56A93943" w14:textId="77777777" w:rsidTr="003C0804">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C622A0A" w14:textId="204C7F45" w:rsidR="00CB5C35" w:rsidRPr="00CB5C35" w:rsidRDefault="00000000" w:rsidP="00CB5C35">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
@@ -4738,50 +4752,53 @@
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="609"/>
         <w:gridCol w:w="6671"/>
         <w:gridCol w:w="10"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB5C35" w:rsidRPr="00CB5C35" w14:paraId="2AABFD5C" w14:textId="77777777" w:rsidTr="005542B8">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2679" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5824E013" w14:textId="6F315A2E" w:rsidR="001E3A80" w:rsidRDefault="001E3A80" w:rsidP="001E3A80">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
@@ -5647,109 +5664,101 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Stamp here:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E0201BA" w14:textId="68CC13EC" w:rsidR="000F3E80" w:rsidRDefault="00E1720A" w:rsidP="005E10C7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1720A">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7825246A" wp14:editId="2CBF04E2">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline wp14:anchorId="7825246A" wp14:editId="2CBF04E2" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="4743450" cy="2952750"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
-                <wp:wrapSquare wrapText="bothSides"/>
-                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:docPr id="217" name="Text Box 2" descr="Text box"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4743450" cy="2952750"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="6551A548" w14:textId="52F85737" w:rsidR="00E1720A" w:rsidRDefault="00E1720A"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="7825246A" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:36pt;margin-top:14.75pt;width:373.5pt;height:232.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlmAxYEAIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkqU14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8lu2l2exmmB4EUqUPykFzf9K1hR4Vegy34bDLlTFkJlbb7gn/5vHtx&#10;xZkPwlbCgFUFPynPbzbPn607l6s5NGAqhYxArM87V/AmBJdnmZeNaoWfgFOWjDVgKwKpuM8qFB2h&#10;tyabT6evsg6wcghSeU+vd4ORbxJ+XSsZPta1V4GZglNuId2Y7jLe2WYt8j0K12g5piH+IYtWaEtB&#10;z1B3Igh2QP0bVKslgoc6TCS0GdS1lirVQNXMpr9U89AIp1ItRI53Z5r8/4OVH44P7hOy0L+GnhqY&#10;ivDuHuRXzyxsG2H36hYRukaJigLPImVZ53w+fo1U+9xHkLJ7DxU1WRwCJKC+xjayQnUyQqcGnM6k&#10;qz4wSY+L1eLlYkkmSbb59XK+IiXGEPnjd4c+vFXQsigUHKmrCV4c730YXB9dYjQPRlc7bUxScF9u&#10;DbKjoAnYpTOi/+RmLOsKTtGXAwN/hZim8yeIVgcaZaPbgl+dnUQeeXtjqzRoQWgzyFSdsSORkbuB&#10;xdCXPdPVyHLktYTqRMwiDJNLm0ZCA/ids46mtuD+20Gg4sy8s9Sd69liEcc8KYvlak4KXlrKS4uw&#10;kqAKHjgbxG1IqxF5s3BLXax14vcpkzFlmsbUoXFz4rhf6snrab83PwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJVDY/zgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ6zSkbRKy&#10;qRASiN6gRXB1YzeJsNfBdtPw95gTHGdnNfOm2kxGs1E531tCWMwTYIoaK3tqEd72j7McmA+CpNCW&#10;FMK38rCpLy8qUUp7plc17kLLYgj5UiB0IQwl577plBF+bgdF0TtaZ0SI0rVcOnGO4UbzNElW3Iie&#10;YkMnBvXQqeZzdzIIefY8fvjt7ct7szrqItysx6cvh3h9Nd3fAQtqCn/P8Isf0aGOTAd7IumZRlin&#10;cUpASIslsOjniyIeDghZkS2B1xX/v6D+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACWY&#10;DFgQAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AJVDY/zgAAAACQEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6551A548" w14:textId="52F85737" w:rsidR="00E1720A" w:rsidRDefault="00E1720A"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000F3E80">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
@@ -5959,51 +5968,51 @@
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D212BAF" w14:textId="77777777" w:rsidR="00292802" w:rsidRDefault="00292802" w:rsidP="00292802">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005B16E8">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E11A83D" wp14:editId="36702CE3">
           <wp:extent cx="714018" cy="714018"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="2" name="Picture 2"/>
+          <wp:docPr id="2" name="Picture 2" descr="Kean University seal with blue circular emblem and large “KEAN” text below."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Kean-Brand-VERT-2018.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -7204,59 +7213,59 @@
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="000F3E80"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:accessibilityservices@kean.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:accessibilityservices@kean.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/glossary/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013438"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A135D9FA-C9DC-4F2F-8CF2-6EFA224CB792}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009D437F" w:rsidRDefault="00753808">
           <w:r w:rsidRPr="006A105E">
             <w:rPr>
@@ -8177,51 +8186,51 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47F13239-2F27-499C-9BC7-2F0BB533E02A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>637</Words>
   <Characters>3632</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>