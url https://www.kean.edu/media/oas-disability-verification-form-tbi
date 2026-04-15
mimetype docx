--- v0 (2025-10-06)
+++ v1 (2026-04-15)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0597D54C" w14:textId="77777777" w:rsidR="00FC3C74" w:rsidRDefault="00FC3C74" w:rsidP="00FC3C74">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Disability Verification Form for </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC3C74">
         <w:t xml:space="preserve">Traumatic Brain Injury (TBI) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CDE71CB" w14:textId="77777777" w:rsidR="00FC3C74" w:rsidRDefault="00FC3C74" w:rsidP="00FC3C74">
       <w:r>
         <w:t xml:space="preserve">Purpose: The student named below has indicated that s/he has a disability and will require reasonable </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>accommodations</w:t>
       </w:r>
@@ -77,50 +77,53 @@
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA31B1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Student Information:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="7190"/>
       </w:tblGrid>
       <w:tr w:rsidR="00660B58" w14:paraId="35416789" w14:textId="77777777" w:rsidTr="00A1097F">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26785555" w14:textId="77777777" w:rsidR="00660B58" w:rsidRDefault="00660B58" w:rsidP="00A1097F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C0433A">
               <w:t>Student’s</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C0433A">
               <w:t xml:space="preserve"> First Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -457,50 +460,53 @@
       </w:sdt>
     </w:p>
     <w:p w14:paraId="6253E7F5" w14:textId="77777777" w:rsidR="0043656F" w:rsidRDefault="0043656F" w:rsidP="0043656F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3780"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="4225"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D3122C" w:rsidRPr="009D0E50" w14:paraId="3829ED9B" w14:textId="77777777" w:rsidTr="00D3122C">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47F6946B" w14:textId="77777777" w:rsidR="00D3122C" w:rsidRPr="00D3122C" w:rsidRDefault="00D3122C" w:rsidP="00D3122C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D0E50">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
@@ -1148,50 +1154,53 @@
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> yes to any of the above, please provide details here: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="175" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9175"/>
       </w:tblGrid>
       <w:tr w:rsidR="007423C1" w:rsidRPr="007423C1" w14:paraId="11DFCB97" w14:textId="77777777" w:rsidTr="00514A47">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C0FB6AC" w14:textId="77777777" w:rsidR="007423C1" w:rsidRPr="007423C1" w:rsidRDefault="007423C1" w:rsidP="007423C1"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007423C1" w:rsidRPr="007423C1" w14:paraId="6BA079B0" w14:textId="77777777" w:rsidTr="00514A47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="519210EF" w14:textId="77777777" w:rsidR="007423C1" w:rsidRPr="007423C1" w:rsidRDefault="007423C1" w:rsidP="007423C1"/>
@@ -1352,50 +1361,53 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="8640" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="2155"/>
         <w:gridCol w:w="5225"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A14057" w:rsidRPr="000553AE" w14:paraId="40F83A8A" w14:textId="77777777" w:rsidTr="004D355E">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="09E3CAA9" w14:textId="77777777" w:rsidR="00A14057" w:rsidRPr="000553AE" w:rsidRDefault="00000000" w:rsidP="00A14057">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="MS Gothic" w:hint="eastAsia"/>
                   <w:sz w:val="23"/>
                   <w:szCs w:val="23"/>
                 </w:rPr>
                 <w:id w:val="207073748"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -2831,50 +2843,53 @@
       </w:pPr>
       <w:r w:rsidRPr="00911DFA">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Medication 1, Dosage, &amp; Frequency </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1975"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="2245"/>
       </w:tblGrid>
       <w:tr w:rsidR="00777F8C" w:rsidRPr="00777F8C" w14:paraId="1094C651" w14:textId="77777777" w:rsidTr="00A1097F">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4578F86D" w14:textId="77777777" w:rsidR="00777F8C" w:rsidRPr="00777F8C" w:rsidRDefault="00777F8C" w:rsidP="00A1097F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777F8C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3194,50 +3209,53 @@
       <w:r w:rsidRPr="00777F8C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Medication 2, Dosage, &amp; Frequency </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1975"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="2245"/>
       </w:tblGrid>
       <w:tr w:rsidR="00777F8C" w:rsidRPr="00777F8C" w14:paraId="4FF7BA26" w14:textId="77777777" w:rsidTr="00A1097F">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7921AA23" w14:textId="77777777" w:rsidR="00777F8C" w:rsidRPr="00777F8C" w:rsidRDefault="00777F8C" w:rsidP="00A1097F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777F8C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3565,50 +3583,53 @@
         <w:t xml:space="preserve">Medication 3, Dosage, &amp; Frequency </w:t>
       </w:r>
       <w:r w:rsidRPr="00777F8C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1975"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="2245"/>
       </w:tblGrid>
       <w:tr w:rsidR="00777F8C" w:rsidRPr="00777F8C" w14:paraId="6E34C031" w14:textId="77777777" w:rsidTr="00A1097F">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0993CDB8" w14:textId="77777777" w:rsidR="00777F8C" w:rsidRPr="00777F8C" w:rsidRDefault="00777F8C" w:rsidP="00A1097F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777F8C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3928,50 +3949,53 @@
       <w:r w:rsidRPr="00777F8C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Medication 4, Dosage, &amp; Frequency </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1975"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="2245"/>
       </w:tblGrid>
       <w:tr w:rsidR="00777F8C" w:rsidRPr="00777F8C" w14:paraId="40199873" w14:textId="77777777" w:rsidTr="00A1097F">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C9C3AB0" w14:textId="77777777" w:rsidR="00777F8C" w:rsidRPr="00777F8C" w:rsidRDefault="00777F8C" w:rsidP="00A1097F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00777F8C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -4345,50 +4369,53 @@
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the students/patient has difficulty functioning in the morning) and elaborate on present symptoms checked in the post-concussive status.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="175" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9175"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F75090" w:rsidRPr="00DD78E6" w14:paraId="348A17B3" w14:textId="77777777" w:rsidTr="00514A47">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9175" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0032B659" w14:textId="77777777" w:rsidR="00F75090" w:rsidRPr="00DD78E6" w:rsidRDefault="00F75090" w:rsidP="00F75090"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F75090" w:rsidRPr="00DD78E6" w14:paraId="36FFC14C" w14:textId="77777777" w:rsidTr="00514A47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9175" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="30BBFDAE" w14:textId="77777777" w:rsidR="00F75090" w:rsidRPr="00DD78E6" w:rsidRDefault="00F75090" w:rsidP="00514A47"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F75090" w:rsidRPr="00DD78E6" w14:paraId="083DA25F" w14:textId="77777777" w:rsidTr="00514A47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9175" w:type="dxa"/>
@@ -4480,50 +4507,53 @@
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009767AC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Role of the individual completing this form (check all that apply).  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="8640" w:type="dxa"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="2155"/>
         <w:gridCol w:w="5225"/>
       </w:tblGrid>
       <w:tr w:rsidR="009767AC" w:rsidRPr="009767AC" w14:paraId="3684C920" w14:textId="77777777" w:rsidTr="002B7F44">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F3A4141" w14:textId="77777777" w:rsidR="009767AC" w:rsidRPr="0021489E" w:rsidRDefault="00000000" w:rsidP="009767AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
@@ -5017,50 +5047,53 @@
     <w:p w14:paraId="74537C1F" w14:textId="77777777" w:rsidR="009767AC" w:rsidRPr="009767AC" w:rsidRDefault="009767AC" w:rsidP="009767AC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid5"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2679"/>
         <w:gridCol w:w="6681"/>
       </w:tblGrid>
       <w:tr w:rsidR="009767AC" w:rsidRPr="009767AC" w14:paraId="3099E1A7" w14:textId="77777777" w:rsidTr="002B7F44">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1675231D" w14:textId="7B0404BB" w:rsidR="00FD60B6" w:rsidRDefault="00FD60B6" w:rsidP="00FD60B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -5495,50 +5528,53 @@
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="40" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="365F91"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid5"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="7280"/>
       </w:tblGrid>
       <w:tr w:rsidR="009767AC" w:rsidRPr="009767AC" w14:paraId="26EA1632" w14:textId="77777777" w:rsidTr="002B7F44">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="342B0637" w14:textId="77777777" w:rsidR="009767AC" w:rsidRPr="009767AC" w:rsidRDefault="009767AC" w:rsidP="009767AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="719A4BBC" w14:textId="77777777" w:rsidR="009767AC" w:rsidRPr="009767AC" w:rsidRDefault="009767AC" w:rsidP="009767AC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -5898,109 +5934,101 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the student for submission.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AD0566F" w14:textId="2DA79C56" w:rsidR="00963F43" w:rsidRPr="009D0E50" w:rsidRDefault="00FD60B6" w:rsidP="0043656F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1720A">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C8E2C42" wp14:editId="57E1F256">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline wp14:anchorId="3C8E2C42" wp14:editId="57E1F256" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="5457825" cy="2686050"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
-                <wp:wrapSquare wrapText="bothSides"/>
-                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:docPr id="217" name="Text Box 2" descr="Text box"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5457825" cy="2686050"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="2D3931DB" w14:textId="77777777" w:rsidR="00FD60B6" w:rsidRDefault="00FD60B6" w:rsidP="00FD60B6"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="3C8E2C42" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:26.15pt;width:429.75pt;height:211.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCq9mfLDwIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCJEuNOEWXLsOA&#10;rhvQ9QNkWY6FyaJGKbGzrx+lpGnQDT0M00EQRerp8ZFcXg+dYXuFXoMt+XiUc6ashFrbbckfv2/e&#10;LTjzQdhaGLCq5Afl+fXq7Ztl7wo1gRZMrZARiPVF70rehuCKLPOyVZ3wI3DKkrMB7EQgE7dZjaIn&#10;9M5kkzyfZz1g7RCk8p5ub49Ovkr4TaNk+No0XgVmSk7cQtox7VXcs9VSFFsUrtXyREP8A4tOaEuf&#10;nqFuRRBsh/oPqE5LBA9NGEnoMmgaLVXKgbIZ5y+yeWiFUykXEse7s0z+/8HK+/2D+4YsDB9goAKm&#10;JLy7A/nDMwvrVtitukGEvlWipo/HUbKsd744PY1S+8JHkKr/AjUVWewCJKChwS6qQnkyQqcCHM6i&#10;qyEwSZez6ez9YjLjTJJvMl/M81kqSyaKp+cOffikoGPxUHKkqiZ4sb/zIdIRxVNI/M2D0fVGG5MM&#10;3FZrg2wvqAM2aaUMXoQZy/qSX82IyOsQeVp/g+h0oFY2uiv54hwkiqjbR1unRgtCm+OZKBt7EjJq&#10;d1QxDNVAgVHQCuoDSYpwbFkaMTq0gL8466ldS+5/7gQqzsxnS2W5Gk+nsb+TQYpOyMBLT3XpEVYS&#10;VMkDZ8fjOqSZiKlbuKHyNToJ+8zkxJXaMOl9GpnY55d2inoe7NVvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAJZaYo94AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1aJo2DdlU&#10;CAlEb1AQXN14m0TE62C7afh7zAmOoxnNvCk3k+nFSM53lhFuZgkI4trqjhuEt9eH6xyED4q16i0T&#10;wjd52FTnZ6UqtD3xC4270IhYwr5QCG0IQyGlr1syys/sQBy9g3VGhShdI7VTp1huejlPkqU0quO4&#10;0KqB7luqP3dHg5AvnsYPv02f3+vloV+Hq9X4+OUQLy+mu1sQgabwF4Zf/IgOVWTa2yNrL3qEeCQg&#10;ZPMURHTzbJ2B2CMsVlkKsirlf/7qBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKr2Z8sP&#10;AgAAIAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACWW&#10;mKPeAAAABwEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2D3931DB" w14:textId="77777777" w:rsidR="00FD60B6" w:rsidRDefault="00FD60B6" w:rsidP="00FD60B6"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Stamp Here:</w:t>
@@ -6218,51 +6246,51 @@
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6CB24BCD" w14:textId="77777777" w:rsidR="007A73F2" w:rsidRDefault="007A73F2" w:rsidP="007A73F2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="005B16E8">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C0A83E5" wp14:editId="1A72C7BA">
           <wp:extent cx="714018" cy="714018"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="2" name="Picture 2"/>
+          <wp:docPr id="2" name="Picture 2" descr="Kean University seal with &quot;KEAN&quot; text beneath in blue."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Kean-Brand-VERT-2018.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -7325,59 +7353,59 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="434251351">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:accessibilityservices@kean.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:accessibilityservices@kean.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/glossary/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FFAF53F26F6F49BA953331806057C342"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A5581AFE-D07C-4C63-A885-64BF7C96E169}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="0061619A" w:rsidRDefault="00E9746F" w:rsidP="00E9746F">
           <w:pPr>
             <w:pStyle w:val="FFAF53F26F6F49BA953331806057C342"/>