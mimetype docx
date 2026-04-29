--- v0 (2025-10-11)
+++ v1 (2026-04-29)
@@ -1,123 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="46102C3C" w14:textId="77777777" w:rsidR="0085782D" w:rsidRDefault="0085782D" w:rsidP="005D63DF">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D63DF">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11AEC004" wp14:editId="7809043C">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline wp14:anchorId="11AEC004" wp14:editId="7809043C" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1333475" cy="1237542"/>
             <wp:effectExtent l="0" t="0" r="635" b="1270"/>
-            <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="2" name="Picture 2" descr="C:\Users\abruce\Pictures\Seal.png"/>
+            <wp:docPr id="2" name="Picture 2" descr="Kean University seal with central shield and “Kean University” text around the edge."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\abruce\Pictures\Seal.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1333475" cy="1237542"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="757DE4CB" w14:textId="77777777" w:rsidR="0085782D" w:rsidRDefault="0085782D" w:rsidP="005D63DF">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79BF2845" w14:textId="77777777" w:rsidR="0085782D" w:rsidRPr="0085782D" w:rsidRDefault="0085782D" w:rsidP="0085782D"/>
     <w:p w14:paraId="3578C7E4" w14:textId="77777777" w:rsidR="0085782D" w:rsidRDefault="0085782D" w:rsidP="005D63DF">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75995429" w14:textId="77777777" w:rsidR="00CA1D37" w:rsidRPr="000A528D" w:rsidRDefault="005D63DF" w:rsidP="0085782D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
@@ -4695,50 +4687,51 @@
       <w:r w:rsidRPr="009E3CEC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> life and zero salvage value.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9355" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4752"/>
         <w:gridCol w:w="776"/>
         <w:gridCol w:w="3017"/>
         <w:gridCol w:w="810"/>
       </w:tblGrid>
       <w:tr w:rsidR="0089664A" w14:paraId="3B3626A8" w14:textId="77777777" w:rsidTr="00797190">
         <w:trPr>
           <w:trHeight w:val="539"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4752" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7514FE39" w14:textId="77777777" w:rsidR="00C357A5" w:rsidRPr="00DB5991" w:rsidRDefault="00C357A5" w:rsidP="009E3CEC">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB5991">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Asset Type</w:t>
             </w:r>
           </w:p>
@@ -7942,51 +7935,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a project‐by‐project basis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="672BAD93" w14:textId="77777777" w:rsidR="00246A8B" w:rsidRDefault="00246A8B" w:rsidP="00A54206">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CF46723" wp14:editId="17256E94">
             <wp:extent cx="5076825" cy="3664516"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Picture 1"/>
+            <wp:docPr id="1" name="Picture 1" descr="Table titled “Stages of activities involved” with three columns (Preliminary, Application/Development, Post-Implementation/Operation) and bullet points describing expense, capitalize, and related tasks."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId10"/>
                     <a:srcRect l="25128" t="23382" r="28846" b="32554"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5098234" cy="3679969"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
@@ -8286,110 +8279,102 @@
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AD4B3FF" w14:textId="43F58812" w:rsidR="00741383" w:rsidRPr="009E3CEC" w:rsidRDefault="00741383" w:rsidP="00741383">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D63DF">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55B07959" wp14:editId="06825672">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline wp14:anchorId="55B07959" wp14:editId="06825672" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1523365" cy="1413510"/>
             <wp:effectExtent l="0" t="0" r="635" b="0"/>
-            <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="313021521" name="Picture 313021521" descr="C:\Users\abruce\Pictures\Seal.png"/>
+            <wp:docPr id="313021521" name="Picture 313021521" descr="Kean University seal with central shield and “Kean University” text around the edge."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\abruce\Pictures\Seal.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1523365" cy="1413510"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="009E3CEC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ATTACHMENT </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C87B14A" w14:textId="387D8F77" w:rsidR="00741383" w:rsidRDefault="00741383" w:rsidP="00741383">
       <w:pPr>
@@ -11661,51 +11646,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1546604195">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kean.edu/offices/university-procurement-and-business-services/purchasing-operating-rules-procedures" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -11948,51 +11933,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA1A39D1-F837-4CF0-A636-B7899A974B1A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
   <Words>2947</Words>
   <Characters>16800</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>140</Lines>