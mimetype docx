--- v0 (2025-10-08)
+++ v1 (2026-05-19)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="16D0A60A" w14:textId="77777777" w:rsidR="004C744E" w:rsidRDefault="00FD43F9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="58FEF8FC" wp14:editId="48A2C280">
             <wp:extent cx="2890838" cy="2057400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="image1.png"/>
+            <wp:docPr id="1" name="image1.png" descr="Kean University seal featuring a shield, outer text, and year 1855."/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2890838" cy="2057400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
@@ -7439,51 +7439,51 @@
       <w:p w14:paraId="25057537" w14:textId="77777777" w:rsidR="00FB24D3" w:rsidRDefault="00FB24D3">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
         </w:pPr>
         <w:r w:rsidRPr="00974289">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E0A132B" wp14:editId="538E2F03">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:align>center</wp:align>
                   </wp:positionH>
                   <wp:positionV relativeFrom="bottomMargin">
                     <wp:align>center</wp:align>
                   </wp:positionV>
                   <wp:extent cx="551815" cy="238760"/>
                   <wp:effectExtent l="19050" t="19050" r="19685" b="18415"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6" name="Double Bracket 6"/>
+                  <wp:docPr id="6" name="Double Bracket 6" descr="Text box"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                       <wps:wsp>
                         <wps:cNvSpPr>
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="551815" cy="238760"/>
                           </a:xfrm>
                           <a:prstGeom prst="bracketPair">
                             <a:avLst>
                               <a:gd name="adj" fmla="val 16667"/>
                             </a:avLst>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:ln w="28575">
                             <a:solidFill>
                               <a:srgbClr val="808080"/>
@@ -7594,51 +7594,57 @@
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
         <w:r w:rsidRPr="00974289">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10AE707E" wp14:editId="0F1E428E">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:align>center</wp:align>
                   </wp:positionH>
                   <wp:positionV relativeFrom="bottomMargin">
                     <wp:align>center</wp:align>
                   </wp:positionV>
                   <wp:extent cx="5518150" cy="0"/>
                   <wp:effectExtent l="9525" t="9525" r="6350" b="9525"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5" name="Straight Arrow Connector 5"/>
+                  <wp:docPr id="5" name="Straight Arrow Connector 5" descr="">
+                    <wp:extLst>
+                      <wp:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </wp:ext>
+                    </wp:extLst>
+                  </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                       <wps:wsp>
                         <wps:cNvCnPr>
                           <a:cxnSpLocks noChangeShapeType="1"/>
                         </wps:cNvCnPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5518150" cy="0"/>
                           </a:xfrm>
                           <a:prstGeom prst="straightConnector1">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="12700">
                             <a:solidFill>
                               <a:srgbClr val="808080"/>
                             </a:solidFill>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
@@ -9389,51 +9395,51 @@
                               <w:marTop w:val="0"/>
                               <w:marBottom w:val="0"/>
                               <w:divBdr>
                                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                               </w:divBdr>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iq2prod1.smartcatalogiq.com/en/Catalogs/Kean-University/2023-2024/Graduate-Catalog" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kean.edu/offices/writing-center" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kean.edu/admin/uploads/pdf/AcademicIntegrityPolicy.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kean.edu/offices/registrars-office/academic-calendar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kean.edu/counseling-center" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kean.edu/offices/writing-center" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kean.edu/offices/center-academic-success" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kean.edu/campusalert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kean.edu/about/our-mission" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kean.edu/kubit-cares" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kean.edu/policies/sexual-misconduct-policy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asha.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kean.edu/academic-dismissal-appeals" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kean.edu/KU/Code-of-Conduct" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kean.edu/offices/kubit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agertner@kean.edu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kean.edu/offices/writing-center" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kean.edu/offices/ocis/forms" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:spatten@kean.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kean.edu/offices/policies" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://kean.smartcatalogiq.com/en/2021-2022/Graduate-Catalog/Academic-Standards-Policies-and-Procedures/Comprehensive-Examinations" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kean.edu/KU/Code-of-Conduct" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kean.edu/offices/ocis/forms" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kean.edu/offices/financial-aid" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grad.kean.edu/graduate-catalog" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kean.edu/offices/writing-center" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kean.edu/admin/uploads/pdf/AcademicIntegrityPolicy.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kean.edu/policies/sexual-misconduct-policy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -9713,51 +9719,51 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0D4A0CF-EA89-4A20-81F3-A2A68962BEE8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
   <Words>5822</Words>
   <Characters>33188</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>276</Lines>