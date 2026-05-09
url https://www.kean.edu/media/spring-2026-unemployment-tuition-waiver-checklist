--- v0 (2026-01-17)
+++ v1 (2026-05-09)
@@ -1,133 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="27F451D3" w14:textId="75CAE6EA" w:rsidR="002D1F15" w:rsidRPr="00EB7022" w:rsidRDefault="00EB7022" w:rsidP="00EB7022">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CC30899" wp14:editId="112DD03E">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline wp14:anchorId="6CC30899" wp14:editId="112DD03E" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1049020" cy="1049655"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-            <wp:wrapTopAndBottom/>
             <wp:docPr id="3" name="Picture 3" descr="Seal 300dpi 1x1in"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="Seal 300dpi 1x1in"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1049020" cy="1049655"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00F763F8">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="259A9B57" wp14:editId="374610A7">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline wp14:anchorId="259A9B57" wp14:editId="374610A7" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="3150606" cy="1214120"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:wrapNone/>
-                <wp:docPr id="14" name="Text Box 2"/>
+                <wp:docPr id="14" name="Text Box 2" descr="Text box"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3150606" cy="1214120"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
@@ -234,51 +218,51 @@
                           </w:p>
                           <w:p w14:paraId="55F2053A" w14:textId="77777777" w:rsidR="00D21297" w:rsidRPr="000321B9" w:rsidRDefault="00D21297" w:rsidP="00AC497A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="259A9B57" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:127.2pt;margin-top:-44.05pt;width:248.1pt;height:95.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHohnL9AEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNEnpFoiarpauipCW&#10;BWnhAxzHSSwcjxm7TZavZ+x0u9VyQ+RgeTz2m3lvXjbX02DYUaHXYCteLHLOlJXQaNtV/Mf3/Zv3&#10;nPkgbCMMWFXxR+X59fb1q83oSrWEHkyjkBGI9eXoKt6H4Mos87JXg/ALcMpSsgUcRKAQu6xBMRL6&#10;YLJlnq+zEbBxCFJ5T6e3c5JvE37bKhm+tq1XgZmKU28hrZjWOq7ZdiPKDoXrtTy1If6hi0FoS0XP&#10;ULciCHZA/RfUoCWChzYsJAwZtK2WKnEgNkX+gs1DL5xKXEgc784y+f8HK++PD+4bsjB9hIkGmEh4&#10;dwfyp2cWdr2wnbpBhLFXoqHCRZQsG50vT0+j1L70EaQev0BDQxaHAAloanGIqhBPRug0gMez6GoK&#10;TNLh2+IqX+drziTlimWxKpZpLJkon5479OGTgoHFTcWRpprgxfHOh9iOKJ+uxGoejG722pgUYFfv&#10;DLKjIAfs05cYvLhmbLxsIT6bEeNJ4hmpzSTDVE+UjHxraB6JMcLsKPoDaNMD/uZsJDdV3P86CFSc&#10;mc+WVPtQrFbRfilYXb0jigwvM/VlRlhJUBUPnM3bXZgte3Cou54qzXOycENKtzpp8NzVqW9yTJLm&#10;5O5oycs43Xr+B7d/AAAA//8DAFBLAwQUAAYACAAAACEApAX4/d8AAAALAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPy07DMBBF90j8gzVIbFBrp+RFGqcCJBDbln6AE7tJ1HgcxW6T/j3DCpaje3TvmXK3&#10;2IFdzeR7hxKitQBmsHG6x1bC8ftjlQPzQaFWg0Mj4WY87Kr7u1IV2s24N9dDaBmVoC+UhC6EseDc&#10;N52xyq/daJCyk5usCnROLdeTmqncDnwjRMqt6pEWOjWa984058PFSjh9zU/Jy1x/hmO2j9M31We1&#10;u0n5+LC8boEFs4Q/GH71SR0qcqrdBbVng4RNEseESljleQSMiCwRKbCaUPEcAa9K/v+H6gcAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBHohnL9AEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCkBfj93wAAAAsBAAAPAAAAAAAAAAAAAAAAAE4E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="7C9F9427" w14:textId="77777777" w:rsidR="00D21297" w:rsidRPr="00EC1072" w:rsidRDefault="00D21297" w:rsidP="00F763F8">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00EC1072">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
@@ -840,104 +824,102 @@
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60D978B6" w14:textId="4696D328" w:rsidR="00CB142F" w:rsidRPr="00F756BA" w:rsidRDefault="00E76010" w:rsidP="004D1083">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15F9AB6A" wp14:editId="2631C5B2">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline wp14:anchorId="15F9AB6A" wp14:editId="2631C5B2" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="114300" cy="114300"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
-                <wp:wrapNone/>
-                <wp:docPr id="13" name="Rectangle 3"/>
+                <wp:docPr id="13" name="Rectangle 3" descr="">
+                  <wp:extLst>
+                    <wp:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </wp:ext>
+                  </wp:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="114300" cy="114300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="7E14E040" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:13.05pt;margin-top:2pt;width:9pt;height:9pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7L4EtBgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySlhd2o6WrVpQhp&#10;WZAWPsB1nMTC8Zix27R8PWMn2y2XJ4QfrBnP+HjmzPHq5tgbdlDoNdiKF7OcM2Ul1Nq2Ff/6Zfvq&#10;ijMfhK2FAasqflKe36xfvlgNrlRz6MDUChmBWF8OruJdCK7MMi871Qs/A6csBRvAXgRysc1qFAOh&#10;9yab5/mbbACsHYJU3tPp3Rjk64TfNEqGT03jVWCm4lRbSDumfRf3bL0SZYvCdVpOZYh/qKIX2tKj&#10;Z6g7EQTbo/4DqtcSwUMTZhL6DJpGS5V6oG6K/LduHjvhVOqFyPHuTJP/f7Dy4fDoPmMs3bt7kN88&#10;s7DphG3VLSIMnRI1PVdEorLB+fJ8ITqerrLd8BFqGq3YB0gcHBvsIyB1x46J6tOZanUMTNJhUSxe&#10;5zQQSaHJji+I8umyQx/eK+hZNCqONMkELg73PoypTympeDC63mpjkoPtbmOQHQRNfZtWqp96vEwz&#10;lg0Vv17Olwn5l5i/hMjT+htErwPJ1+i+4lfnJFFG1t7ZOokrCG1Gm7ozdqIxMhdF6ssd1CdiEWHU&#10;Jv0lMjrAH5wNpMuK++97gYoz88HSJK6LxSIKOTmL5ds5OXgZ2V1GhJUEVfHA2Whuwij+vUPddvRS&#10;kXq3cEvTa3Ri9rmqqVjSXprN9E+iuC/9lPX8m9c/AQAA//8DAFBLAwQUAAYACAAAACEAcocw0NoA&#10;AAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLNLkTSKLI3R1MRjSy/eBnYE&#10;lJ0l7NKiv97xpMc37+XN94rt4gZ1oin0ng2sVwko4sbbnlsDx2p3cwcqRGSLg2cy8EUBtuXlRYG5&#10;9Wfe0+kQWyUlHHI00MU45lqHpiOHYeVHYvHe/eQwipxabSc8S7kbdJokG+2wZ/nQ4UhPHTWfh9kZ&#10;qPv0iN/76iVx97vb+LpUH/PbszHXV8vjA6hIS/wLwy++oEMpTLWf2QY1GEg3a0kayGSR2FkmspZz&#10;moAuC/0fv/wBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAey+BLQYCAAAVBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAcocw0NoAAAAGAQAADwAA&#10;AAAAAAAAAAAAAABgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AC497A" w:rsidRPr="00F756BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:r w:rsidR="004D1083" w:rsidRPr="00F756BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">have </w:t>
       </w:r>
       <w:r w:rsidR="00AC497A" w:rsidRPr="00F756BA">
         <w:rPr>
@@ -1015,104 +997,102 @@
     </w:p>
     <w:p w14:paraId="0D93853B" w14:textId="77777777" w:rsidR="00AE25F0" w:rsidRPr="00F756BA" w:rsidRDefault="00AE25F0" w:rsidP="00AC497A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F6AE68C" w14:textId="7568C50C" w:rsidR="00AC497A" w:rsidRPr="00F756BA" w:rsidRDefault="00E76010" w:rsidP="00F756BA">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F21B7C">
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E79FC61" wp14:editId="08D3F05B">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline wp14:anchorId="5E79FC61" wp14:editId="08D3F05B" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="114300" cy="114300"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
-                <wp:wrapNone/>
-                <wp:docPr id="11" name="Rectangle 4"/>
+                <wp:docPr id="11" name="Rectangle 4" descr="">
+                  <wp:extLst>
+                    <wp:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </wp:ext>
+                  </wp:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm flipH="1" flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="114300" cy="114300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="3EC56F82" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:13.05pt;margin-top:1.75pt;width:9pt;height:9pt;flip:x y;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAVBwDtEQIAACkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZLSwm7UdLXqUkBa&#10;PqQF7q7jJBaOx4zdpuXXM3ZKtnycEDlYM5nxm5k3z6ubY2/YQaHXYCtezHLOlJVQa9tW/POn7bMr&#10;znwQthYGrKr4SXl+s376ZDW4Us2hA1MrZARifTm4inchuDLLvOxUL/wMnLIUbAB7EcjFNqtRDITe&#10;m2ye5y+yAbB2CFJ5T3/vxiBfJ/ymUTJ8aBqvAjMVp95COjGdu3hm65UoWxSu0/LchviHLnqhLRWd&#10;oO5EEGyP+g+oXksED02YSegzaBotVZqBpiny36Z56IRTaRYix7uJJv//YOX7w4P7iLF17+5BfvXM&#10;wqYTtlW3iDB0StRUrohEZYPz5XQhOp6ust3wDmpardgHSBwcG+xZY7R7Ey8m60u0YhGamB0T/aeJ&#10;fnUMTNLPolg8z2lJkkJnO1YVZQSMlx368FpBz6JRcaTtJlBxuPdhTP2ZkgYCo+utNiY52O42BtlB&#10;kBK26Usz0dyXacayoeLXy/kyIf8S85cQefr+BtHrQJI2uq/41ZQkysjkK1snwQWhzWjTdMaeqY1s&#10;RuH6cgf1iZhFGPVK74uMDvA7ZwNpteL+216g4sy8tbSd62KxiOJOzmL5ck4OXkZ2lxFhJUFVPHA2&#10;mpswPoi9Q912VGlclYVb2mijE7OPXZ2bJT2m3ZzfThT8pZ+yHl/4+gcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQA9QKR22wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5PT4NAEMXvJn6HzZh4swu1bSyy&#10;NMbEk4kJrUaPA4xAy84Sdinop3c86fH9yXu/dDfbTp1p8K1jA/EiAkVcuqrl2sDr4enmDpQPyBV2&#10;jsnAF3nYZZcXKSaVmzin8z7USkbYJ2igCaFPtPZlQxb9wvXEkn26wWIQOdS6GnCScdvpZRRttMWW&#10;5aHBnh4bKk/70RrYjh/59tlNSMXLbN9O38d8fD8ac301P9yDCjSHvzL84gs6ZMJUuJErrzoDy00s&#10;TQO3a1ASr1YiC7HjNegs1f/xsx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFQcA7REC&#10;AAApBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAPUCk&#10;dtsAAAAGAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00E0783F" w:rsidRPr="00F21B7C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I can only register </w:t>
       </w:r>
       <w:r w:rsidR="0031177A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or be registered by a Kean employee </w:t>
       </w:r>
@@ -1335,104 +1315,102 @@
       <w:r w:rsidRPr="00F756BA">
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FFBF849" w14:textId="77777777" w:rsidR="00AC497A" w:rsidRPr="00F756BA" w:rsidRDefault="00E76010" w:rsidP="004D1083">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45B881BD" wp14:editId="52560FB8">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline wp14:anchorId="45B881BD" wp14:editId="52560FB8" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="114300" cy="114300"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
-                <wp:wrapNone/>
-                <wp:docPr id="10" name="Rectangle 5"/>
+                <wp:docPr id="10" name="Rectangle 5" descr="">
+                  <wp:extLst>
+                    <wp:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </wp:ext>
+                  </wp:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="114300" cy="114300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="57E110DC" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:13.05pt;margin-top:1pt;width:9pt;height:9pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7L4EtBgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySlhd2o6WrVpQhp&#10;WZAWPsB1nMTC8Zix27R8PWMn2y2XJ4QfrBnP+HjmzPHq5tgbdlDoNdiKF7OcM2Ul1Nq2Ff/6Zfvq&#10;ijMfhK2FAasqflKe36xfvlgNrlRz6MDUChmBWF8OruJdCK7MMi871Qs/A6csBRvAXgRysc1qFAOh&#10;9yab5/mbbACsHYJU3tPp3Rjk64TfNEqGT03jVWCm4lRbSDumfRf3bL0SZYvCdVpOZYh/qKIX2tKj&#10;Z6g7EQTbo/4DqtcSwUMTZhL6DJpGS5V6oG6K/LduHjvhVOqFyPHuTJP/f7Dy4fDoPmMs3bt7kN88&#10;s7DphG3VLSIMnRI1PVdEorLB+fJ8ITqerrLd8BFqGq3YB0gcHBvsIyB1x46J6tOZanUMTNJhUSxe&#10;5zQQSaHJji+I8umyQx/eK+hZNCqONMkELg73PoypTympeDC63mpjkoPtbmOQHQRNfZtWqp96vEwz&#10;lg0Vv17Olwn5l5i/hMjT+htErwPJ1+i+4lfnJFFG1t7ZOokrCG1Gm7ozdqIxMhdF6ssd1CdiEWHU&#10;Jv0lMjrAH5wNpMuK++97gYoz88HSJK6LxSIKOTmL5ds5OXgZ2V1GhJUEVfHA2Whuwij+vUPddvRS&#10;kXq3cEvTa3Ri9rmqqVjSXprN9E+iuC/9lPX8m9c/AQAA//8DAFBLAwQUAAYACAAAACEAAgY+09oA&#10;AAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTUFUQ4lQIVCSObXrhtomX&#10;JBCvo9hpA1/P9kRPq9GMZt/km9n16khj6DwbWC4SUMS1tx03Bg7l9u4BVIjIFnvPZOCHAmyK66sc&#10;M+tPvKPjPjZKSjhkaKCNcci0DnVLDsPCD8TiffrRYRQ5NtqOeJJy1+s0SdbaYcfyocWBXlqqv/eT&#10;M1B16QF/d+Vb4h639/F9Lr+mj1djbm/m5ydQkeb4H4YzvqBDIUyVn9gG1RtI10tJypVFYq9WIquz&#10;TEAXub7EL/4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAey+BLQYCAAAVBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAAgY+09oAAAAGAQAADwAA&#10;AAAAAAAAAAAAAABgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AC497A" w:rsidRPr="00F756BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>As a matriculated student, I am making Satisfactory Academic Prog</w:t>
       </w:r>
       <w:r w:rsidR="002A7A2D" w:rsidRPr="00F756BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ress for financial aid purposes, including all courses </w:t>
       </w:r>
       <w:r w:rsidR="004D1083" w:rsidRPr="00F756BA">
         <w:rPr>
@@ -1453,104 +1431,102 @@
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BE6ED44" w14:textId="77777777" w:rsidR="00AC497A" w:rsidRPr="00F756BA" w:rsidRDefault="00E76010" w:rsidP="00AC497A">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AA5DA70" wp14:editId="57B9D74C">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline wp14:anchorId="4AA5DA70" wp14:editId="57B9D74C" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="114300" cy="114300"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
-                <wp:wrapNone/>
-                <wp:docPr id="9" name="Rectangle 10"/>
+                <wp:docPr id="9" name="Rectangle 10" descr="">
+                  <wp:extLst>
+                    <wp:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </wp:ext>
+                  </wp:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="114300" cy="114300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="4F6681B9" id="Rectangle 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:13.05pt;margin-top:2.1pt;width:9pt;height:9pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7L4EtBgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySlhd2o6WrVpQhp&#10;WZAWPsB1nMTC8Zix27R8PWMn2y2XJ4QfrBnP+HjmzPHq5tgbdlDoNdiKF7OcM2Ul1Nq2Ff/6Zfvq&#10;ijMfhK2FAasqflKe36xfvlgNrlRz6MDUChmBWF8OruJdCK7MMi871Qs/A6csBRvAXgRysc1qFAOh&#10;9yab5/mbbACsHYJU3tPp3Rjk64TfNEqGT03jVWCm4lRbSDumfRf3bL0SZYvCdVpOZYh/qKIX2tKj&#10;Z6g7EQTbo/4DqtcSwUMTZhL6DJpGS5V6oG6K/LduHjvhVOqFyPHuTJP/f7Dy4fDoPmMs3bt7kN88&#10;s7DphG3VLSIMnRI1PVdEorLB+fJ8ITqerrLd8BFqGq3YB0gcHBvsIyB1x46J6tOZanUMTNJhUSxe&#10;5zQQSaHJji+I8umyQx/eK+hZNCqONMkELg73PoypTympeDC63mpjkoPtbmOQHQRNfZtWqp96vEwz&#10;lg0Vv17Olwn5l5i/hMjT+htErwPJ1+i+4lfnJFFG1t7ZOokrCG1Gm7ozdqIxMhdF6ssd1CdiEWHU&#10;Jv0lMjrAH5wNpMuK++97gYoz88HSJK6LxSIKOTmL5ds5OXgZ2V1GhJUEVfHA2Whuwij+vUPddvRS&#10;kXq3cEvTa3Ri9rmqqVjSXprN9E+iuC/9lPX8m9c/AQAA//8DAFBLAwQUAAYACAAAACEAUqjJ4NkA&#10;AAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOT0+DQBDF7yZ+h82YeLNLV9IosjRGUxOPLb14G2AE&#10;lJ0l7NKin97xpMf3J+/98u3iBnWiKfSeLaxXCSji2jc9txaO5e7mDlSIyA0OnsnCFwXYFpcXOWaN&#10;P/OeTofYKhnhkKGFLsYx0zrUHTkMKz8SS/buJ4dR5NTqZsKzjLtBmyTZaIc9y0OHIz11VH8eZmeh&#10;6s0Rv/flS+Lud7fxdSk/5rdna6+vlscHUJGW+FeGX3xBh0KYKj9zE9RgwWzW0rSQGlASp6nISmxj&#10;QBe5/o9f/AAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7L4EtBgIAABUEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBSqMng2QAAAAYBAAAPAAAA&#10;AAAAAAAAAAAAAGAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AC497A" w:rsidRPr="00F756BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I am not in default on any Federal Student Loan(s)</w:t>
       </w:r>
       <w:r w:rsidR="004D1083" w:rsidRPr="00F756BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as of the start of this</w:t>
       </w:r>
       <w:r w:rsidR="002A7A2D" w:rsidRPr="00F756BA">
         <w:rPr>
@@ -1593,104 +1569,102 @@
     <w:p w14:paraId="6B696D51" w14:textId="77777777" w:rsidR="00AC497A" w:rsidRPr="00F756BA" w:rsidRDefault="00AC497A" w:rsidP="00AC497A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4693B9BF" w14:textId="77777777" w:rsidR="00AC497A" w:rsidRPr="00F756BA" w:rsidRDefault="00E76010" w:rsidP="007A4EB7">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="342471BE" wp14:editId="752C4290">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline wp14:anchorId="342471BE" wp14:editId="752C4290" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="114300" cy="114300"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
-                <wp:wrapNone/>
-                <wp:docPr id="7" name="Rectangle 7"/>
+                <wp:docPr id="7" name="Rectangle 7" descr="">
+                  <wp:extLst>
+                    <wp:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </wp:ext>
+                  </wp:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="114300" cy="114300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="0C2D574B" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:13.05pt;margin-top:4.05pt;width:9pt;height:9pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7L4EtBgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySlhd2o6WrVpQhp&#10;WZAWPsB1nMTC8Zix27R8PWMn2y2XJ4QfrBnP+HjmzPHq5tgbdlDoNdiKF7OcM2Ul1Nq2Ff/6Zfvq&#10;ijMfhK2FAasqflKe36xfvlgNrlRz6MDUChmBWF8OruJdCK7MMi871Qs/A6csBRvAXgRysc1qFAOh&#10;9yab5/mbbACsHYJU3tPp3Rjk64TfNEqGT03jVWCm4lRbSDumfRf3bL0SZYvCdVpOZYh/qKIX2tKj&#10;Z6g7EQTbo/4DqtcSwUMTZhL6DJpGS5V6oG6K/LduHjvhVOqFyPHuTJP/f7Dy4fDoPmMs3bt7kN88&#10;s7DphG3VLSIMnRI1PVdEorLB+fJ8ITqerrLd8BFqGq3YB0gcHBvsIyB1x46J6tOZanUMTNJhUSxe&#10;5zQQSaHJji+I8umyQx/eK+hZNCqONMkELg73PoypTympeDC63mpjkoPtbmOQHQRNfZtWqp96vEwz&#10;lg0Vv17Olwn5l5i/hMjT+htErwPJ1+i+4lfnJFFG1t7ZOokrCG1Gm7ozdqIxMhdF6ssd1CdiEWHU&#10;Jv0lMjrAH5wNpMuK++97gYoz88HSJK6LxSIKOTmL5ds5OXgZ2V1GhJUEVfHA2Whuwij+vUPddvRS&#10;kXq3cEvTa3Ri9rmqqVjSXprN9E+iuC/9lPX8m9c/AQAA//8DAFBLAwQUAAYACAAAACEAAhJRztkA&#10;AAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VI3KjTUFUlxKkQqEgc2/TCbRMv&#10;SSBeR7HTBr6eRRzgNJqd0ezLt7Pr1YnG0Hk2sFwkoIhrbztuDBzL3c0GVIjIFnvPZOCTAmyLy4sc&#10;M+vPvKfTITZKRjhkaKCNcci0DnVLDsPCD8SSvfnRYRQ7NtqOeJZx1+s0SdbaYcfyocWBHluqPw6T&#10;M1B16RG/9uVz4u52t/FlLt+n1ydjrq/mh3tQkeb4V4YffEGHQpgqP7ENqjeQrpfSNLARkXi1Eq1+&#10;z7rI9X/84hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7L4EtBgIAABUEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQACElHO2QAAAAYBAAAPAAAA&#10;AAAAAAAAAAAAAGAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AC497A" w:rsidRPr="00F756BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I am aware that the waiver cov</w:t>
       </w:r>
       <w:r w:rsidR="00C64D57" w:rsidRPr="00F756BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ers up to the maximum flat rate</w:t>
       </w:r>
       <w:r w:rsidR="00C53E5A">
         <w:rPr>
@@ -1721,104 +1695,102 @@
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21127FBA" w14:textId="77777777" w:rsidR="00560B39" w:rsidRPr="00F756BA" w:rsidRDefault="00E76010" w:rsidP="00560B39">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E028586" wp14:editId="01C93F39">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline wp14:anchorId="3E028586" wp14:editId="01C93F39" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="114300" cy="114300"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
-                <wp:wrapNone/>
-                <wp:docPr id="6" name="Rectangle 11"/>
+                <wp:docPr id="6" name="Rectangle 11" descr="">
+                  <wp:extLst>
+                    <wp:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </wp:ext>
+                  </wp:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="114300" cy="114300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="2D0415DB" id="Rectangle 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:13.05pt;margin-top:2.05pt;width:9pt;height:9pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7L4EtBgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySlhd2o6WrVpQhp&#10;WZAWPsB1nMTC8Zix27R8PWMn2y2XJ4QfrBnP+HjmzPHq5tgbdlDoNdiKF7OcM2Ul1Nq2Ff/6Zfvq&#10;ijMfhK2FAasqflKe36xfvlgNrlRz6MDUChmBWF8OruJdCK7MMi871Qs/A6csBRvAXgRysc1qFAOh&#10;9yab5/mbbACsHYJU3tPp3Rjk64TfNEqGT03jVWCm4lRbSDumfRf3bL0SZYvCdVpOZYh/qKIX2tKj&#10;Z6g7EQTbo/4DqtcSwUMTZhL6DJpGS5V6oG6K/LduHjvhVOqFyPHuTJP/f7Dy4fDoPmMs3bt7kN88&#10;s7DphG3VLSIMnRI1PVdEorLB+fJ8ITqerrLd8BFqGq3YB0gcHBvsIyB1x46J6tOZanUMTNJhUSxe&#10;5zQQSaHJji+I8umyQx/eK+hZNCqONMkELg73PoypTympeDC63mpjkoPtbmOQHQRNfZtWqp96vEwz&#10;lg0Vv17Olwn5l5i/hMjT+htErwPJ1+i+4lfnJFFG1t7ZOokrCG1Gm7ozdqIxMhdF6ssd1CdiEWHU&#10;Jv0lMjrAH5wNpMuK++97gYoz88HSJK6LxSIKOTmL5ds5OXgZ2V1GhJUEVfHA2Whuwij+vUPddvRS&#10;kXq3cEvTa3Ri9rmqqVjSXprN9E+iuC/9lPX8m9c/AQAA//8DAFBLAwQUAAYACAAAACEA4hBMyNoA&#10;AAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQU+DQBCF7yb+h82YeLML2DSKLI3R1MRjSy/eBpgC&#10;lZ0l7NKiv97pyZ5e3ryXN1+2nm2vTjT6zrGBeBGBIq5c3XFjYF9sHp5A+YBcY++YDPyQh3V+e5Nh&#10;Wrszb+m0C42SEfYpGmhDGFKtfdWSRb9wA7FkBzdaDGLHRtcjnmXc9jqJopW22LF8aHGgt5aq791k&#10;DZRdssffbfER2efNY/ici+P09W7M/d38+gIq0Bz+y3DBF3TIhal0E9de9QaSVSxNA0sRiZcXLeWc&#10;xKDzTF/j538AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAey+BLQYCAAAVBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4hBMyNoAAAAGAQAADwAA&#10;AAAAAAAAAAAAAABgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00560B39" w:rsidRPr="00F756BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I cannot register befor</w:t>
       </w:r>
       <w:r w:rsidR="00D21297" w:rsidRPr="00F756BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e the last day of add/drop, withdraw from the classes, and</w:t>
       </w:r>
       <w:r w:rsidR="00560B39" w:rsidRPr="00F756BA">
         <w:rPr>
@@ -1914,189 +1886,185 @@
         </w:rPr>
         <w:t>last day of add/drop.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BE7741F" w14:textId="77777777" w:rsidR="00C64D57" w:rsidRPr="00F756BA" w:rsidRDefault="00E76010" w:rsidP="00560B39">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="208B2382" wp14:editId="14DDF5BE">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline wp14:anchorId="208B2382" wp14:editId="14DDF5BE" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="114300" cy="114300"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
-                <wp:wrapNone/>
-                <wp:docPr id="4" name="Rectangle 17"/>
+                <wp:docPr id="4" name="Rectangle 17" descr="">
+                  <wp:extLst>
+                    <wp:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </wp:ext>
+                  </wp:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="114300" cy="114300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="5A49325A" id="Rectangle 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:13.05pt;margin-top:-11.05pt;width:9pt;height:9pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7L4EtBgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySlhd2o6WrVpQhp&#10;WZAWPsB1nMTC8Zix27R8PWMn2y2XJ4QfrBnP+HjmzPHq5tgbdlDoNdiKF7OcM2Ul1Nq2Ff/6Zfvq&#10;ijMfhK2FAasqflKe36xfvlgNrlRz6MDUChmBWF8OruJdCK7MMi871Qs/A6csBRvAXgRysc1qFAOh&#10;9yab5/mbbACsHYJU3tPp3Rjk64TfNEqGT03jVWCm4lRbSDumfRf3bL0SZYvCdVpOZYh/qKIX2tKj&#10;Z6g7EQTbo/4DqtcSwUMTZhL6DJpGS5V6oG6K/LduHjvhVOqFyPHuTJP/f7Dy4fDoPmMs3bt7kN88&#10;s7DphG3VLSIMnRI1PVdEorLB+fJ8ITqerrLd8BFqGq3YB0gcHBvsIyB1x46J6tOZanUMTNJhUSxe&#10;5zQQSaHJji+I8umyQx/eK+hZNCqONMkELg73PoypTympeDC63mpjkoPtbmOQHQRNfZtWqp96vEwz&#10;lg0Vv17Olwn5l5i/hMjT+htErwPJ1+i+4lfnJFFG1t7ZOokrCG1Gm7ozdqIxMhdF6ssd1CdiEWHU&#10;Jv0lMjrAH5wNpMuK++97gYoz88HSJK6LxSIKOTmL5ds5OXgZ2V1GhJUEVfHA2Whuwij+vUPddvRS&#10;kXq3cEvTa3Ri9rmqqVjSXprN9E+iuC/9lPX8m9c/AQAA//8DAFBLAwQUAAYACAAAACEA7R1qNdwA&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0/DMAzF70h8h8hI3LZ0ZZqgNJ0QaEgct+7CzW1M&#10;W2icqkm3wqfHnNjp+c/T88/5dna9OtEYOs8GVssEFHHtbceNgWO5W9yDChHZYu+ZDHxTgG1xfZVj&#10;Zv2Z93Q6xEZJCIcMDbQxDpnWoW7JYVj6gVh2H350GKUdG21HPEu463WaJBvtsGO50OJAzy3VX4fJ&#10;Gai69Ig/+/I1cQ+7u/g2l5/T+4sxtzfz0yOoSHP8N8MfvqBDIUyVn9gG1RtINytxGlikqRRiWK9F&#10;KxmI6iLXlw8UvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7L4EtBgIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDtHWo13AAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAGAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="595EBBC0" w14:textId="77777777" w:rsidR="00C64D57" w:rsidRPr="00F756BA" w:rsidRDefault="00E76010" w:rsidP="00560B39">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22293764" wp14:editId="223EC81A">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline wp14:anchorId="22293764" wp14:editId="223EC81A" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="114300" cy="114300"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
-                <wp:wrapNone/>
-                <wp:docPr id="2" name="Rectangle 15"/>
+                <wp:docPr id="2" name="Rectangle 15" descr="">
+                  <wp:extLst>
+                    <wp:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </wp:ext>
+                  </wp:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="114300" cy="114300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="5B428777" id="Rectangle 15" o:spid="_x0000_s1026" style="position:absolute;margin-left:13.05pt;margin-top:1.85pt;width:9pt;height:9pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7L4EtBgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySlhd2o6WrVpQhp&#10;WZAWPsB1nMTC8Zix27R8PWMn2y2XJ4QfrBnP+HjmzPHq5tgbdlDoNdiKF7OcM2Ul1Nq2Ff/6Zfvq&#10;ijMfhK2FAasqflKe36xfvlgNrlRz6MDUChmBWF8OruJdCK7MMi871Qs/A6csBRvAXgRysc1qFAOh&#10;9yab5/mbbACsHYJU3tPp3Rjk64TfNEqGT03jVWCm4lRbSDumfRf3bL0SZYvCdVpOZYh/qKIX2tKj&#10;Z6g7EQTbo/4DqtcSwUMTZhL6DJpGS5V6oG6K/LduHjvhVOqFyPHuTJP/f7Dy4fDoPmMs3bt7kN88&#10;s7DphG3VLSIMnRI1PVdEorLB+fJ8ITqerrLd8BFqGq3YB0gcHBvsIyB1x46J6tOZanUMTNJhUSxe&#10;5zQQSaHJji+I8umyQx/eK+hZNCqONMkELg73PoypTympeDC63mpjkoPtbmOQHQRNfZtWqp96vEwz&#10;lg0Vv17Olwn5l5i/hMjT+htErwPJ1+i+4lfnJFFG1t7ZOokrCG1Gm7ozdqIxMhdF6ssd1CdiEWHU&#10;Jv0lMjrAH5wNpMuK++97gYoz88HSJK6LxSIKOTmL5ds5OXgZ2V1GhJUEVfHA2Whuwij+vUPddvRS&#10;kXq3cEvTa3Ri9rmqqVjSXprN9E+iuC/9lPX8m9c/AQAA//8DAFBLAwQUAAYACAAAACEAIQ9eatoA&#10;AAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOT0+DQBDF7yZ+h82YeLMLtGkVWRqjqYnHll68DTAC&#10;ys4SdmnRT+94qsf3J+/9su1se3Wi0XeODcSLCBRx5eqOGwPHYnd3D8oH5Bp7x2Tgmzxs8+urDNPa&#10;nXlPp0NolIywT9FAG8KQau2rliz6hRuIJftwo8Ugcmx0PeJZxm2vkyhaa4sdy0OLAz23VH0dJmug&#10;7JIj/uyL18g+7JbhbS4+p/cXY25v5qdHUIHmcCnDH76gQy5MpZu49qo3kKxjaRpYbkBJvFqJLMWO&#10;N6DzTP/Hz38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAey+BLQYCAAAVBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIQ9eatoAAAAGAQAADwAA&#10;AAAAAAAAAAAAAABgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B56E4C" w:rsidRPr="00F756BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Unemploy</w:t>
       </w:r>
       <w:r w:rsidR="00976984" w:rsidRPr="00F756BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ment tuition waivers are appli</w:t>
       </w:r>
       <w:r w:rsidR="00B56E4C" w:rsidRPr="00F756BA">
         <w:rPr>
@@ -2142,104 +2110,102 @@
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A70E451" w14:textId="77777777" w:rsidR="003E0049" w:rsidRDefault="00E76010" w:rsidP="004D1083">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D8F5FF1" wp14:editId="606079DD">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline wp14:anchorId="5D8F5FF1" wp14:editId="606079DD" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="114300" cy="114300"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
-                <wp:wrapNone/>
-                <wp:docPr id="1" name="Rectangle 19"/>
+                <wp:docPr id="1" name="Rectangle 19" descr="">
+                  <wp:extLst>
+                    <wp:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </wp:ext>
+                  </wp:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="114300" cy="114300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="09EE7A3C" id="Rectangle 19" o:spid="_x0000_s1026" style="position:absolute;margin-left:13.05pt;margin-top:2.45pt;width:9pt;height:9pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7L4EtBgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySlhd2o6WrVpQhp&#10;WZAWPsB1nMTC8Zix27R8PWMn2y2XJ4QfrBnP+HjmzPHq5tgbdlDoNdiKF7OcM2Ul1Nq2Ff/6Zfvq&#10;ijMfhK2FAasqflKe36xfvlgNrlRz6MDUChmBWF8OruJdCK7MMi871Qs/A6csBRvAXgRysc1qFAOh&#10;9yab5/mbbACsHYJU3tPp3Rjk64TfNEqGT03jVWCm4lRbSDumfRf3bL0SZYvCdVpOZYh/qKIX2tKj&#10;Z6g7EQTbo/4DqtcSwUMTZhL6DJpGS5V6oG6K/LduHjvhVOqFyPHuTJP/f7Dy4fDoPmMs3bt7kN88&#10;s7DphG3VLSIMnRI1PVdEorLB+fJ8ITqerrLd8BFqGq3YB0gcHBvsIyB1x46J6tOZanUMTNJhUSxe&#10;5zQQSaHJji+I8umyQx/eK+hZNCqONMkELg73PoypTympeDC63mpjkoPtbmOQHQRNfZtWqp96vEwz&#10;lg0Vv17Olwn5l5i/hMjT+htErwPJ1+i+4lfnJFFG1t7ZOokrCG1Gm7ozdqIxMhdF6ssd1CdiEWHU&#10;Jv0lMjrAH5wNpMuK++97gYoz88HSJK6LxSIKOTmL5ds5OXgZ2V1GhJUEVfHA2Whuwij+vUPddvRS&#10;kXq3cEvTa3Ri9rmqqVjSXprN9E+iuC/9lPX8m9c/AQAA//8DAFBLAwQUAAYACAAAACEAYqyoC9kA&#10;AAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOT0+DQBDF7yZ+h82YeLNLkTSCLI3R1MRjSy/eBhgB&#10;ZWcJu7Top3c82eP7k/d++XaxgzrR5HvHBtarCBRx7ZqeWwPHcnf3AMoH5AYHx2Tgmzxsi+urHLPG&#10;nXlPp0NolYywz9BAF8KYae3rjiz6lRuJJftwk8Ugcmp1M+FZxu2g4yjaaIs9y0OHIz13VH8dZmug&#10;6uMj/uzL18imu/vwtpSf8/uLMbc3y9MjqEBL+C/DH76gQyFMlZu58WowEG/W0jSQpKAkThKRldhx&#10;CrrI9SV+8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7L4EtBgIAABUEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBirKgL2QAAAAYBAAAPAAAA&#10;AAAAAAAAAAAAAGAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="002A7A2D" w:rsidRPr="00F756BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition to the above, </w:t>
       </w:r>
       <w:r w:rsidR="00AC497A" w:rsidRPr="00F756BA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I have read </w:t>
       </w:r>
       <w:r w:rsidR="00F276FC" w:rsidRPr="00F756BA">
         <w:rPr>
@@ -3514,51 +3480,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2075199840">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kean.edu/offices/financial-aid/unemployment-tuition-waiver" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -3801,51 +3767,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2634BAEA-DF80-4EB9-8C6A-41B6164D734C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{92020e55-766a-4baa-a277-94a24f1b11b7}" enabled="0" method="" siteId="{92020e55-766a-4baa-a277-94a24f1b11b7}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>