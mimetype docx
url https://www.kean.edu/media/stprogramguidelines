--- v0 (2025-10-14)
+++ v1 (2026-05-26)
@@ -1,131 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:body>
     <w:p w14:paraId="66746835" w14:textId="77777777" w:rsidR="00DA7DE9" w:rsidRDefault="00DA7DE9" w:rsidP="00B4739E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7DE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18A29063" wp14:editId="2F89DDB6">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline wp14:anchorId="18A29063" wp14:editId="2F89DDB6" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="971550" cy="914400"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-            <wp:wrapTight wrapText="bothSides">
-[...13 lines deleted...]
-            <wp:docPr id="50" name="Picture 0" descr="kean_logo_030304.BMP"/>
+            <wp:docPr id="50" name="Picture 0" descr="Seal of Kennesaw University? No, the image shows a circular blue university seal with laurel border and year 1855."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="kean_logo_030304.BMP"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="971550" cy="914400"/>
                     </a:xfrm>
                     <a:prstGeom prst="roundRect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                      </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA7DE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="570B6E5A" wp14:editId="6C95475D">
@@ -9876,51 +9855,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1736008589">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.microsoft.com/en-us/education/products/office" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://startalk.umd.edu/public/system/files/resources/startalk_principles.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>