--- v0 (2025-10-06)
+++ v1 (2026-10-23)
@@ -1,8480 +1,9158 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\HP v220w\dept business\APA accreditation documents\maintaining accreditation\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\HP v220w\dept business\APA accreditation documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FD274656-7471-43F8-9054-601557958787}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4F858D1B-813D-4170-AC93-542E962E3F8E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="13245" yWindow="150" windowWidth="15630" windowHeight="15225" tabRatio="675" firstSheet="4" activeTab="7" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Program Disclosures" sheetId="1" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="Sheet1" sheetId="7" state="hidden" r:id="rId7"/>
+    <sheet name="Instructions-Screenreader Users" sheetId="9" state="hidden" r:id="rId1"/>
+    <sheet name="Instructions" sheetId="6" state="hidden" r:id="rId2"/>
+    <sheet name="Program Disclosures" sheetId="8" r:id="rId3"/>
+    <sheet name="Time to Completion" sheetId="1" r:id="rId4"/>
+    <sheet name="Program Costs" sheetId="5" r:id="rId5"/>
+    <sheet name="Internships" sheetId="2" r:id="rId6"/>
+    <sheet name="Attrition" sheetId="3" r:id="rId7"/>
+    <sheet name="Licensure" sheetId="4" r:id="rId8"/>
+    <sheet name="Sheet1" sheetId="7" state="hidden" r:id="rId9"/>
   </sheets>
   <definedNames>
-    <definedName name="OLE_LINK1" localSheetId="0">'Program Disclosures'!#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="ROUNDTO2">_xludf.LAMBDA(ROUND(Attrition!$C$7/Attrition!$C$4*100, 2))</definedName>
+    <definedName name="OLE_LINK1" localSheetId="2">'Program Disclosures'!#REF!</definedName>
+    <definedName name="OLE_LINK1" localSheetId="3">'Time to Completion'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">Attrition!$B$1:$Q$16</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">Licensure!$B$1:$D$20</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'Program Costs'!$B$1:$D$20</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
-        <xcalcf:feature name="microsoft.com:LET_WF"/>
-[...1 lines deleted...]
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
-    </ext>
-[...1 lines deleted...]
-      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId11" roundtripDataChecksum="m92eisEi22Pqk/lUCB2sPOqW1fDbdJcp3jMUCwZy4Gc="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="T7" i="5" l="1"/>
-[...36 lines deleted...]
-  <c r="V10" i="2"/>
+  <c r="N5" i="3" l="1"/>
+  <c r="D5" i="3" l="1"/>
+  <c r="D6" i="3"/>
+  <c r="D7" i="3"/>
+  <c r="D8" i="1"/>
+  <c r="F8" i="1"/>
+  <c r="H8" i="1"/>
+  <c r="J8" i="1"/>
+  <c r="L8" i="1"/>
+  <c r="N8" i="1"/>
+  <c r="P8" i="1"/>
+  <c r="R8" i="1"/>
+  <c r="T8" i="1"/>
+  <c r="V8" i="1"/>
+  <c r="X8" i="1"/>
+  <c r="D9" i="1"/>
+  <c r="F9" i="1"/>
+  <c r="H9" i="1"/>
+  <c r="J9" i="1"/>
+  <c r="L9" i="1"/>
+  <c r="N9" i="1"/>
+  <c r="P9" i="1"/>
+  <c r="R9" i="1"/>
+  <c r="T9" i="1"/>
+  <c r="V9" i="1"/>
+  <c r="D10" i="1"/>
+  <c r="F10" i="1"/>
+  <c r="H10" i="1"/>
+  <c r="J10" i="1"/>
+  <c r="L10" i="1"/>
+  <c r="N10" i="1"/>
+  <c r="P10" i="1"/>
+  <c r="R10" i="1"/>
+  <c r="T10" i="1"/>
+  <c r="V10" i="1"/>
+  <c r="X10" i="1"/>
+  <c r="D11" i="1"/>
+  <c r="F11" i="1"/>
+  <c r="H11" i="1"/>
+  <c r="J11" i="1"/>
+  <c r="L11" i="1"/>
+  <c r="N11" i="1"/>
+  <c r="P11" i="1"/>
+  <c r="R11" i="1"/>
+  <c r="T11" i="1"/>
+  <c r="V11" i="1"/>
+  <c r="X11" i="1"/>
+  <c r="D12" i="1"/>
+  <c r="F12" i="1"/>
+  <c r="H12" i="1"/>
+  <c r="J12" i="1"/>
+  <c r="L12" i="1"/>
+  <c r="N12" i="1"/>
+  <c r="P12" i="1"/>
+  <c r="R12" i="1"/>
+  <c r="T12" i="1"/>
+  <c r="V12" i="1"/>
+  <c r="X12" i="1"/>
+  <c r="U14" i="2" l="1"/>
+  <c r="V16" i="2" s="1"/>
+  <c r="S14" i="2"/>
+  <c r="T16" i="2" s="1"/>
+  <c r="Q14" i="2"/>
+  <c r="R16" i="2" s="1"/>
+  <c r="O14" i="2"/>
+  <c r="P16" i="2" s="1"/>
+  <c r="M14" i="2"/>
+  <c r="N16" i="2" s="1"/>
+  <c r="K14" i="2"/>
+  <c r="L16" i="2" s="1"/>
+  <c r="I14" i="2"/>
+  <c r="J16" i="2" s="1"/>
+  <c r="G14" i="2"/>
+  <c r="H16" i="2" s="1"/>
+  <c r="E14" i="2"/>
+  <c r="F16" i="2" s="1"/>
+  <c r="C14" i="2"/>
+  <c r="D16" i="2" s="1"/>
+  <c r="H15" i="2" l="1"/>
+  <c r="L15" i="2"/>
+  <c r="P15" i="2"/>
+  <c r="T15" i="2"/>
+  <c r="J15" i="2"/>
+  <c r="N15" i="2"/>
+  <c r="R15" i="2"/>
+  <c r="V15" i="2"/>
+  <c r="D15" i="2"/>
+  <c r="F15" i="2"/>
+  <c r="L5" i="3"/>
+  <c r="H7" i="3" l="1"/>
+  <c r="H6" i="3"/>
+  <c r="H5" i="3"/>
+  <c r="F7" i="3"/>
+  <c r="F6" i="3"/>
+  <c r="F5" i="3"/>
+  <c r="T9" i="2"/>
+  <c r="T8" i="2"/>
+  <c r="T7" i="2"/>
+  <c r="T6" i="2"/>
+  <c r="T5" i="2"/>
+  <c r="T4" i="2"/>
+  <c r="F9" i="2"/>
+  <c r="F8" i="2"/>
+  <c r="F7" i="2"/>
+  <c r="F6" i="2"/>
+  <c r="F5" i="2"/>
+  <c r="F4" i="2"/>
+  <c r="D9" i="2"/>
+  <c r="D8" i="2"/>
+  <c r="D7" i="2"/>
+  <c r="D6" i="2"/>
+  <c r="D5" i="2"/>
+  <c r="D4" i="2"/>
+  <c r="V7" i="3"/>
+  <c r="T7" i="3"/>
+  <c r="R7" i="3"/>
+  <c r="P7" i="3"/>
+  <c r="N7" i="3"/>
+  <c r="L7" i="3"/>
+  <c r="J7" i="3"/>
+  <c r="V6" i="3"/>
+  <c r="T6" i="3"/>
+  <c r="R6" i="3"/>
+  <c r="P6" i="3"/>
+  <c r="N6" i="3"/>
+  <c r="L6" i="3"/>
+  <c r="J6" i="3"/>
+  <c r="V5" i="3"/>
+  <c r="T5" i="3"/>
+  <c r="R5" i="3"/>
+  <c r="P5" i="3"/>
+  <c r="J5" i="3"/>
   <c r="V9" i="2"/>
-  <c r="V8" i="2"/>
-[...102 lines deleted...]
-  <c r="T9" i="2"/>
   <c r="R9" i="2"/>
   <c r="P9" i="2"/>
   <c r="N9" i="2"/>
   <c r="L9" i="2"/>
   <c r="J9" i="2"/>
-  <c r="F9" i="2"/>
-[...2 lines deleted...]
-  <c r="T8" i="2"/>
+  <c r="H9" i="2"/>
+  <c r="V8" i="2"/>
   <c r="R8" i="2"/>
   <c r="P8" i="2"/>
   <c r="N8" i="2"/>
   <c r="L8" i="2"/>
   <c r="J8" i="2"/>
-  <c r="F8" i="2"/>
-[...9 lines deleted...]
-  <c r="J15" i="4"/>
+  <c r="H8" i="2"/>
+  <c r="V7" i="2"/>
+  <c r="R7" i="2"/>
+  <c r="P7" i="2"/>
+  <c r="N7" i="2"/>
+  <c r="L7" i="2"/>
+  <c r="J7" i="2"/>
+  <c r="H7" i="2"/>
+  <c r="V6" i="2"/>
+  <c r="R6" i="2"/>
+  <c r="P6" i="2"/>
+  <c r="N6" i="2"/>
+  <c r="L6" i="2"/>
+  <c r="J6" i="2"/>
+  <c r="H6" i="2"/>
+  <c r="V5" i="2"/>
+  <c r="R5" i="2"/>
+  <c r="P5" i="2"/>
+  <c r="N5" i="2"/>
+  <c r="L5" i="2"/>
+  <c r="J5" i="2"/>
+  <c r="H5" i="2"/>
+  <c r="V4" i="2"/>
+  <c r="R4" i="2"/>
+  <c r="P4" i="2"/>
+  <c r="N4" i="2"/>
+  <c r="L4" i="2"/>
+  <c r="J4" i="2"/>
+  <c r="H4" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="116">
-[...8 lines deleted...]
-</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="213" uniqueCount="141">
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Outcome</t>
+  </si>
+  <si>
+    <t>Time to Degree Ranges</t>
+  </si>
+  <si>
+    <t>Program Costs</t>
+  </si>
+  <si>
+    <t>Students for whom this is the year of first enrollment (i.e. new students)</t>
+  </si>
+  <si>
+    <t>Students still enrolled in program</t>
+  </si>
+  <si>
+    <t>Variable</t>
+  </si>
+  <si>
+    <t>Licensure</t>
+  </si>
+  <si>
+    <t>Attrition</t>
+  </si>
+  <si>
+    <t>Total number of students with doctoral degree conferred on transcript</t>
   </si>
   <si>
     <r>
-      <rPr>
-[...118 lines deleted...]
-      </rPr>
       <t xml:space="preserve">Mean </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color rgb="FF000000"/>
+        <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>number of years to complete the program</t>
     </r>
   </si>
   <si>
     <r>
-      <rPr>
-[...5 lines deleted...]
-      </rPr>
       <t>Median</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color rgb="FF000000"/>
+        <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> number of years to complete the program</t>
     </r>
   </si>
   <si>
-    <t>Time to Degree Ranges</t>
-[...7 lines deleted...]
-  <si>
     <t>Students in less than 5 years</t>
   </si>
   <si>
     <t>Students in 5 years</t>
   </si>
   <si>
     <t>Students in 6 years</t>
   </si>
   <si>
     <t>Students in 7 years</t>
   </si>
   <si>
     <t>Students in more than 7 years</t>
   </si>
   <si>
-    <t xml:space="preserve">Also, please describe or provide a link to program admissions policies that allow students to enter  with credit for prior graduate work, and the expected </t>
-[...10 lines deleted...]
-  <si>
     <t>Description</t>
   </si>
   <si>
-    <t>Tuition for full-time students (in-state)</t>
-[...4 lines deleted...]
-  <si>
+    <t xml:space="preserve">University/institution fees or costs </t>
+  </si>
+  <si>
+    <t>Additional estimated fees or costs to students (e.g. books, travel, etc.)</t>
+  </si>
+  <si>
+    <t>Outcome </t>
+  </si>
+  <si>
+    <t>Students who obtained APA/CPA-accredited internships</t>
+  </si>
+  <si>
+    <r>
+      <t>Students who obtained other membership organization internships (e.g. CAPIC) that were not APA/CPA-accredited (</t>
+    </r>
     <r>
       <rPr>
-        <sz val="11"/>
-        <color rgb="FF000000"/>
+        <i/>
+        <sz val="11"/>
+        <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
+      <t>if applicable)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Students who obtained other internships that were not APA/CPA-accredited (</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>if applicable)</t>
+    </r>
+  </si>
+  <si>
+    <t>Internship Placement - Table 2</t>
+  </si>
+  <si>
+    <t> Outcome</t>
+  </si>
+  <si>
+    <t>Students who obtained paid internships</t>
+  </si>
+  <si>
+    <t>Students no longer enrolled for any reason other than conferral of doctoral degree</t>
+  </si>
+  <si>
+    <t>Licensure percentage</t>
+  </si>
+  <si>
+    <t>Tuition for full-time students (in-state)</t>
+  </si>
+  <si>
+    <t>Tuition for full-time students (out-of-state)</t>
+  </si>
+  <si>
+    <r>
+      <t>Students who obtained  internships conforming to CDSPP guidelines that were not APA/CPA-accredited (</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>if applicable)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Students who obtained APPIC member internships that were not APA/CPA-accredited </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>(if applicable)</t>
+    </r>
+  </si>
+  <si>
+    <t>Students whose doctoral degrees were conferred on their transcripts</t>
+  </si>
+  <si>
+    <t>Instructions for Completion</t>
+  </si>
+  <si>
+    <t>Thank you for your continued support of accreditation!</t>
+  </si>
+  <si>
+    <t>Time to Completion for all students entering the program</t>
+  </si>
+  <si>
+    <r>
       <t>Tuition per credit hour for part-time students (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
-        <color rgb="FF000000"/>
+        <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>if applicable enter amount; if not applicable enter "NA"</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color rgb="FF000000"/>
+        <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">University/institution fees or costs </t>
-[...85 lines deleted...]
-  <si>
+    <t>Students who sought or applied for internships including those who withdrew from the application process</t>
+  </si>
+  <si>
+    <t>The total number of program graduates (doctoral degrees conferred on transcript) between 2 and 10 years ago</t>
+  </si>
+  <si>
+    <t>The number of these graduates (between 2 and 10 years ago) who became licensed psychologists in the past 10 years</t>
+  </si>
+  <si>
+    <t>Students who obtained any internship</t>
+  </si>
+  <si>
+    <t>* Cell should only include students who applied for internship and are included in applied cell count from “Internship Placement – Table 1"</t>
+  </si>
+  <si>
+    <t>2006-2016</t>
+  </si>
+  <si>
+    <t>2006 to 2016</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">To complete each table, simply enter the appropriate figures in each of the blank cells.  Any table that includes percentages will have these figures automatically calculated based on the raw data that is entered.  Once you complete all of your data entry, you can:  export the tables as a PDF, save each separate table as an image, or have your web designers recreate them in the format that they require. </t>
+    </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color rgb="FF000000"/>
-[...1 lines deleted...]
-        <family val="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Students who obtained APPIC member internships that were not APA/CPA-accredited </t>
+      <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
-        <color rgb="FF000000"/>
-[...1 lines deleted...]
-        <family val="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
-      <t>(if applicable)</t>
+      <t>It is critical that you keep the row and column labels exactly as they appear in these tables</t>
     </r>
-  </si>
-  <si>
     <r>
       <rPr>
         <sz val="11"/>
-        <color rgb="FF000000"/>
-[...1 lines deleted...]
-        <family val="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
-      <t>Students who obtained other membership organization internships (e.g. CAPIC) that were not APA/CPA-accredited (</t>
+      <t>.  Your program will be considered out of compliance with the IR if they are not consistent with this document.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Please note that some of the worksheets have conditional formatting.  If you enter numbers that will cause the percentages in a table to exceed 100%, the appropriate cells will turn </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>red</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>.  This indicates that the raw data you've entered is</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> incorrect. Some cells also have data validation enabled, which may cause hover text to appear. Click into a different cell and this text will disappear.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">This Excel workbook was developed to serve as a template for providing the data required by </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
-        <color rgb="FF000000"/>
+        <color indexed="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Implementing Regulation</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (IR) C-26 D "Student Admissions, Outcomes, and Other Data" in a clear and consistent format.  There are five additional worksheets in this file, each composed of tables required for each of the outcomes in the IR.  These tables have been copied directly from the most recent version of the IR</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>, approved by the Commission on Accreditation in April 2016</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color indexed="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color indexed="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FF002060"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Deadline to post data: October 1</t>
+    </r>
+  </si>
+  <si>
+    <t>Program Disclosures</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Does the program or institution require students, trainees, and/or staff (faculty) to comply with specific policies or practices related to the institution’s affiliation or purpose? Such policies or practices may include, but are not limited to, admissions, hiring, retention policies, and/or requirements for completion that express mission and values?
+</t>
+  </si>
+  <si>
+    <t>If yes, provide website link (or content from brochure) where this specific information is presented:</t>
+  </si>
+  <si>
+    <t>Student Admissions, Outcomes, and Other Data</t>
+  </si>
+  <si>
+    <t>Date Program Tables are updated:</t>
+  </si>
+  <si>
+    <t>Instructions:</t>
+  </si>
+  <si>
+    <t>8. Screen readers JAWS and NVDA announce the input message automatically when users access the cell.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">_____ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Also, please describe or provide a link to program admissions policies that allow students to enter  with credit for prior graduate work, and the expected </t>
+  </si>
+  <si>
+    <t>implications for time to completion. Please indicate NA if not applicable:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Internship Placement - Table 1 </t>
+  </si>
+  <si>
+    <t>Year in which Degrees were Conferred_2016-2017_1</t>
+  </si>
+  <si>
+    <t>Year in which Degrees were Conferred_2016-2017_2</t>
+  </si>
+  <si>
+    <t>Year in which Degrees were Conferred_2017-2018_1</t>
+  </si>
+  <si>
+    <t>Year in which Degrees were Conferred_2017-2018_2</t>
+  </si>
+  <si>
+    <t>Year in which Degrees were Conferred_2018-2019_1</t>
+  </si>
+  <si>
+    <t>Year in which Degrees were Conferred_2018-2019_2</t>
+  </si>
+  <si>
+    <t>Year in which Degrees were Conferred_2019-2020_1</t>
+  </si>
+  <si>
+    <t>Year in which Degrees were Conferred_2019-2020_2</t>
+  </si>
+  <si>
+    <t>Year in which Degrees were Conferred_2020-2021_1</t>
+  </si>
+  <si>
+    <t>Year in which Degrees were Conferred_2020-2021_2</t>
+  </si>
+  <si>
+    <t>Year in which Degrees were Conferred_2021-2022_1</t>
+  </si>
+  <si>
+    <t>Year in which Degrees were Conferred_2021-2022_2</t>
+  </si>
+  <si>
+    <t>Year in which Degrees were Conferred_Total_1</t>
+  </si>
+  <si>
+    <t>Year in which Degrees were Conferred_Total_2</t>
+  </si>
+  <si>
+    <t>Year Applied for Internship_2016-2017_N</t>
+  </si>
+  <si>
+    <t>Year Applied for Internship_2016-2017_%</t>
+  </si>
+  <si>
+    <t>Year Applied for Internship_2017-2018_N</t>
+  </si>
+  <si>
+    <t>Year Applied for Internship_2017-2018_%</t>
+  </si>
+  <si>
+    <t>Year Applied for Internship_2018-2019_N</t>
+  </si>
+  <si>
+    <t>Year Applied for Internship_2019-2020_N</t>
+  </si>
+  <si>
+    <t>Year Applied for Internship_2019-2020_%</t>
+  </si>
+  <si>
+    <t>Year Applied for Internship_2020-2021_N</t>
+  </si>
+  <si>
+    <t>Year Applied for Internship_2020-2021_%</t>
+  </si>
+  <si>
+    <t>Year Applied for Internship_2021-2022_N</t>
+  </si>
+  <si>
+    <t>Year Applied for Internship_2021-2022_%</t>
+  </si>
+  <si>
+    <t>Year of First Enrollment_2016-2017_N</t>
+  </si>
+  <si>
+    <t>Year of First Enrollment_2017-2018_N</t>
+  </si>
+  <si>
+    <t>Year of First Enrollment_2018-2019_N</t>
+  </si>
+  <si>
+    <t>Year of First Enrollment_2019-2020_N</t>
+  </si>
+  <si>
+    <t>Year of First Enrollment_2020-2021_N</t>
+  </si>
+  <si>
+    <t>Year of First Enrollment_2021-2022_N</t>
+  </si>
+  <si>
+    <t>Year of First Enrollment_2016-2017_%</t>
+  </si>
+  <si>
+    <t>Year of First Enrollment_2017-2018_%</t>
+  </si>
+  <si>
+    <t>Year of First Enrollment_2018-2019_%</t>
+  </si>
+  <si>
+    <t>Year of First Enrollment_2019-2020_%</t>
+  </si>
+  <si>
+    <t>Year of First Enrollment_2020-2021_%</t>
+  </si>
+  <si>
+    <t>Year of First Enrollment_2021-2022_%</t>
+  </si>
+  <si>
+    <t>Year Applied for Internship_2018-2019_%</t>
+  </si>
+  <si>
+    <t>1. The "Instructions" sheet contains details of Instructions for Completion across cells C2:C13.</t>
+  </si>
+  <si>
+    <t>4. The "Program Costs" sheet contains details of Program Costs across cells B2:C8.</t>
+  </si>
+  <si>
+    <t>5. The "Internships" sheet contains details of Internship Placement - Table 1 across cells B2:V10 and Internship Placement - Table 2 across cells B12:V17.</t>
+  </si>
+  <si>
+    <t>6. The "Attrition" sheet contains details of Attrition across cells B2:V7.</t>
+  </si>
+  <si>
+    <t>7. The "Licensure" sheet contains details of Licensure across cells B2:C6.</t>
+  </si>
+  <si>
+    <r>
+      <t>Students who obtained half-time internships* (</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>if applicable)</t>
     </r>
   </si>
   <si>
+    <t>2. The "Program Disclosures" sheet contains details of Student Admissions, Outcomes, and Other Data across cells B1:C8.</t>
+  </si>
+  <si>
     <r>
-      <rPr>
-[...5 lines deleted...]
-      <t>Students who obtained  internships conforming to CDSPP guidelines that were not APA/CPA-accredited (</t>
+      <t xml:space="preserve">More complete information on what to include in the tables is provided in the full text of the IR, found </t>
     </r>
     <r>
       <rPr>
-        <i/>
-[...3 lines deleted...]
-        <family val="1"/>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
       </rPr>
-      <t>if applicable)</t>
-[...10 lines deleted...]
-      <t>Students who obtained other internships that were not APA/CPA-accredited (</t>
+      <t>here</t>
     </r>
     <r>
       <rPr>
-        <i/>
-[...3 lines deleted...]
-        <family val="1"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
       </rPr>
-      <t>if applicable)</t>
+      <t xml:space="preserve">.  Please review the IR and its requirements before utilizing this template.  If you have any questions about the format or content of this IR, please feel free to contact the APA Office of Program Consultation and Accreditation at (202) </t>
     </r>
   </si>
   <si>
-    <t>Students who obtained any internship</t>
-[...138 lines deleted...]
-  <si>
     <r>
-      <t>2025-2025 1</t>
+      <t xml:space="preserve">336-5979 or at </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>apaaccred@apa.org</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <t>3. The "Time to Completion" sheet contains Outcome across cells B2:X6 and Time to Degree Ranges across cells B7:X16.</t>
+  </si>
+  <si>
+    <t>Year in which Degrees were Conferred_2022-2023_1</t>
+  </si>
+  <si>
+    <t>Year in which Degrees were Conferred_2022-2023_2</t>
+  </si>
+  <si>
+    <t>Year Applied for Internship_2022-2023_N</t>
+  </si>
+  <si>
+    <t>Year Applied for Internship_2022-2023_%</t>
+  </si>
+  <si>
+    <t>Year of First Enrollment_2022-2023_N</t>
+  </si>
+  <si>
+    <t>Year of First Enrollment_2022-2023_%</t>
+  </si>
+  <si>
+    <t>Year in which Degrees were Conferred_2023-2024_2</t>
+  </si>
+  <si>
+    <t>Year in which Degrees were Conferred_2023-2024_1</t>
+  </si>
+  <si>
+    <t>Year Applied for Internship_2023-2024_%</t>
+  </si>
+  <si>
+    <t>Year of First Enrollment_2023-2024_%</t>
+  </si>
+  <si>
+    <t>Year in which Degrees were Conferred_2024-2025_1</t>
+  </si>
+  <si>
+    <t>Year in which Degrees were Conferred_2024-2025_2</t>
+  </si>
+  <si>
+    <t>Year Applied for Internship_2024-2025_%</t>
+  </si>
+  <si>
+    <t>Year Applied for Internship_2023-2024_N</t>
+  </si>
+  <si>
+    <t>Year Applied for Internship_2024-2025_N</t>
+  </si>
+  <si>
+    <t>Year of First Enrollment_2023-2024_N</t>
+  </si>
+  <si>
+    <t>Year of First Enrollment_2024-2025_N</t>
+  </si>
+  <si>
+    <t>Year of First Enrollment_2024-2025_%</t>
+  </si>
+  <si>
+    <t>Year in which Degrees were Conferred_2025-2026_1</t>
+  </si>
+  <si>
+    <t>Year in which Degrees were Conferred_2025-2026_2</t>
+  </si>
+  <si>
+    <r>
+      <t>2026-2027 1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
-        <color rgb="FF000000"/>
+        <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>st</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
-        <color rgb="FF000000"/>
+        <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>-year 
 Cohort Cost</t>
     </r>
   </si>
   <si>
-    <t>$12.257 (per term, including summer)</t>
-[...33 lines deleted...]
-    <t>Date Program Tables are updated: 9.25.2025</t>
+    <t>2016-2026</t>
+  </si>
+  <si>
+    <t>Year of First Enrollment_2025-2026_N</t>
+  </si>
+  <si>
+    <t>Year of First Enrollment_2025-2026_%</t>
+  </si>
+  <si>
+    <t>Year Applied for Internship_2025-2026_N</t>
+  </si>
+  <si>
+    <t>Year Applied for Internship_2025-2026_%</t>
+  </si>
+  <si>
+    <r>
+      <t>__</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>X</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">__ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <t>The Kean Psy.D. program is intended to be a 5-year, full-time program.  Up to six credits may be transferred, given that these were not required to go toward completion of another earned degree.</t>
+  </si>
+  <si>
+    <t>$40,672 (1st year)</t>
+  </si>
+  <si>
+    <t>$1,031.59 (plus fees)</t>
+  </si>
+  <si>
+    <t>$6,222.66 (1st year)</t>
+  </si>
+  <si>
+    <t>1000 (1st yearr)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="18" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="2">
+    <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
+    <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
+  </numFmts>
+  <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="11"/>
-      <color theme="1"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
       <sz val="11"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...4 lines deleted...]
-      <family val="1"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
+      <i/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
       <b/>
       <sz val="11"/>
-      <color rgb="FF000000"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FF002060"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1" tint="4.9989318521683403E-2"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FF0000FF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <u/>
-      <sz val="11"/>
-[...11 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...20 lines deleted...]
-    </font>
   </fonts>
-  <fills count="6">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
-        <bgColor theme="0"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
-[...12 lines deleted...]
-        <bgColor rgb="FFF3F3F3"/>
+        <fgColor theme="0" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="77">
+  <borders count="62">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
-      <top/>
-      <bottom/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
       </left>
       <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </left>
       <right style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
       <top style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </left>
-      <right/>
-[...11 lines deleted...]
-        <color rgb="FF000000"/>
+      <right style="thin">
+        <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="medium">
-        <color rgb="FF000000"/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </left>
       <right/>
-      <top style="medium">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0"/>
+      </left>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top style="thin">
+        <color theme="0"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0"/>
+      </left>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top style="thin">
+        <color theme="0"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0"/>
+      </left>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
       </right>
       <top style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
       </top>
       <bottom style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top style="thin">
+        <color theme="0"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom/>
-[...13 lines deleted...]
-        <color rgb="FF000000"/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
-      <top style="medium">
-        <color rgb="FF000000"/>
+      <top style="thin">
+        <color indexed="64"/>
       </top>
-      <bottom style="medium">
-        <color rgb="FF000000"/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...3 lines deleted...]
-        <color rgb="FF000000"/>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
       </right>
-      <top style="medium">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="medium">
-[...9 lines deleted...]
-        <color rgb="FF000000"/>
+      <top style="thin">
+        <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
       <top style="medium">
-        <color rgb="FF000000"/>
-[...10 lines deleted...]
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color rgb="FF000000"/>
-[...30 lines deleted...]
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </left>
       <right/>
-      <top/>
-[...23 lines deleted...]
-      </right>
       <top style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color rgb="FF000000"/>
-[...54 lines deleted...]
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </left>
       <right style="medium">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
-      <top style="thin">
-[...13 lines deleted...]
-        <color rgb="FF000000"/>
+      <top style="medium">
+        <color indexed="64"/>
       </top>
       <bottom style="medium">
-        <color rgb="FF000000"/>
-[...12 lines deleted...]
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
+        <color theme="0"/>
       </left>
       <right/>
       <top style="thin">
-        <color rgb="FF000000"/>
+        <color theme="0"/>
       </top>
-      <bottom style="medium">
-        <color rgb="FF000000"/>
+      <bottom style="thin">
+        <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
+        <color theme="0"/>
       </left>
-      <right style="medium">
-        <color rgb="FF000000"/>
+      <right style="thin">
+        <color theme="0"/>
       </right>
       <top style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </top>
-      <bottom style="medium">
-        <color rgb="FF000000"/>
+      <bottom style="thin">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0"/>
+      </left>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top style="thin">
+        <color theme="0"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="0"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="0"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="0"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top style="thin">
+        <color theme="0"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
-        <color rgb="FF000000"/>
-[...30 lines deleted...]
-        <color theme="1"/>
+        <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color theme="1"/>
       </top>
       <bottom style="medium">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color theme="1"/>
       </right>
       <top style="medium">
         <color theme="1"/>
       </top>
       <bottom style="medium">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...40 lines deleted...]
-    <border>
       <left style="medium">
-        <color rgb="FF000000"/>
-[...227 lines deleted...]
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
-        <color rgb="FF000000"/>
-[...25 lines deleted...]
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF000000"/>
-[...134 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="144">
+  <cellXfs count="133">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="11" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="2" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="38" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="11" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="2" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="2" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="50" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="51" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="52" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="53" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="55" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="56" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="57" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="58" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="59" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="59" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="60" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
-    </xf>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="22" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="2" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="8" fontId="11" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="6" fontId="11" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...340 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="6">
+    <cellStyle name="Hyperlink" xfId="5" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="style1495205262559" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="style1495205262808" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="style1495205262886" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="style1495205263042" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
-  <dxfs count="95">
+  <dxfs count="79">
     <dxf>
-      <font>
-[...15 lines deleted...]
-      <numFmt numFmtId="1" formatCode="0"/>
       <fill>
-        <patternFill patternType="solid">
-[...1 lines deleted...]
-          <bgColor theme="0"/>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0">
+    </dxf>
+    <dxf>
+      <border outline="0">
         <left style="medium">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </left>
         <right style="medium">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </right>
-        <top style="thin">
-          <color rgb="FF000000"/>
+        <top style="medium">
+          <color indexed="64"/>
         </top>
-        <bottom style="thin">
-          <color rgb="FF000000"/>
+        <bottom style="medium">
+          <color indexed="64"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="1" formatCode="0"/>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="0"/>
+          <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="medium">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </left>
         <right style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </right>
         <top style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </top>
         <bottom style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </bottom>
         <vertical/>
         <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="1" formatCode="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="1" formatCode="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="1" formatCode="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="1" formatCode="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="1" formatCode="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="1" formatCode="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="1" formatCode="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="1" formatCode="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="1" formatCode="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="1" formatCode="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="1" formatCode="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="1" formatCode="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="1" formatCode="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="1" formatCode="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="1" formatCode="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="1" formatCode="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="1" formatCode="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="1" formatCode="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="1" formatCode="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="medium">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="medium">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="medium">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
+      <numFmt numFmtId="1" formatCode="0"/>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="0"/>
+          <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
-        <left style="medium">
-          <color rgb="FF000000"/>
+        <left style="thin">
+          <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
-          <color rgb="FF000000"/>
-[...1203 lines deleted...]
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
-      <numFmt numFmtId="1" formatCode="0"/>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="0"/>
+          <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...36 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="medium">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </left>
-        <right style="thin">
-[...1 lines deleted...]
-        </right>
+        <right/>
         <top style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="1" formatCode="0"/>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="0"/>
+          <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </left>
         <right/>
-        <top/>
-[...35 lines deleted...]
-        </right>
         <top style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
-      <numFmt numFmtId="1" formatCode="0"/>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="0"/>
-[...36 lines deleted...]
-          <fgColor theme="0"/>
+          <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="medium">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </left>
-        <right style="thin">
-[...1 lines deleted...]
-        </right>
+        <right/>
         <top style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="1" formatCode="0"/>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="0"/>
+          <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </left>
-        <right style="medium">
-[...38 lines deleted...]
-        </right>
+        <right/>
         <top style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
-      <numFmt numFmtId="1" formatCode="0"/>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="0"/>
-[...34 lines deleted...]
-          <fgColor theme="0"/>
+          <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="medium">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </left>
-        <right style="thin">
-[...1 lines deleted...]
-        </right>
+        <right/>
         <top style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="1" formatCode="0"/>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="0"/>
+          <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </left>
-        <right style="medium">
-[...38 lines deleted...]
-        </right>
+        <right/>
         <top style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
-      <numFmt numFmtId="1" formatCode="0"/>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="0"/>
-[...34 lines deleted...]
-          <fgColor theme="0"/>
+          <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="medium">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </left>
-        <right style="thin">
-[...1 lines deleted...]
-        </right>
+        <right/>
         <top style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="1" formatCode="0"/>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="0"/>
+          <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </left>
         <right/>
-        <top/>
-[...35 lines deleted...]
-        </right>
         <top style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
-      <numFmt numFmtId="1" formatCode="0"/>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="0"/>
-[...34 lines deleted...]
-          <fgColor theme="0"/>
+          <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="medium">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </left>
-        <right style="thin">
-[...1 lines deleted...]
-        </right>
+        <right/>
         <top style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="1" formatCode="0"/>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="0"/>
+          <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </left>
-        <right style="medium">
-[...1 lines deleted...]
-        </right>
+        <right/>
         <top style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="0"/>
+          <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="medium">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="1" formatCode="0"/>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="0"/>
+          <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </left>
-        <right style="medium">
-[...1 lines deleted...]
-        </right>
+        <right/>
         <top style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="0"/>
+          <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="medium">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="1" formatCode="0"/>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="0"/>
+          <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="0"/>
+          <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="medium">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="1" formatCode="0"/>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="0"/>
+          <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="0"/>
+          <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="medium">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="1" formatCode="0"/>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="0"/>
+          <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="0"/>
+          <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="medium">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="1" formatCode="0"/>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="0"/>
+          <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="0"/>
+          <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="medium">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Times New Roman"/>
         <family val="1"/>
         <scheme val="none"/>
       </font>
-      <numFmt numFmtId="1" formatCode="0"/>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="0"/>
+          <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
-        <left style="thin">
-[...1 lines deleted...]
-        </left>
+        <left/>
         <right/>
         <top style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </top>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
-      <font>
-[...22 lines deleted...]
-      <border diagonalUp="0" diagonalDown="0">
+      <border outline="0">
         <left style="medium">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </left>
-        <right/>
-[...238 lines deleted...]
-        <right style="thin">
+        <right style="medium">
           <color indexed="64"/>
         </right>
-        <top style="thin">
-[...2 lines deleted...]
-        <bottom style="thin">
+        <bottom style="medium">
           <color indexed="64"/>
         </bottom>
-        <vertical style="thin">
-[...26 lines deleted...]
-        </horizontal>
       </border>
     </dxf>
     <dxf>
       <border>
-        <bottom style="thin">
+        <bottom style="medium">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
-    <dxf>
-[...204 lines deleted...]
-    </dxf>
   </dxfs>
-  <tableStyles count="6">
-[...30 lines deleted...]
-  </tableStyles>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF0000FF"/>
+      <color rgb="FFBFBFBF"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table_1" displayName="Table_1" ref="B3:X12" headerRowCount="0">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{2B085284-DC92-4791-B3B3-0C76D01A5EE7}" name="Outcome" displayName="Outcome" ref="B3:X12" totalsRowShown="0" headerRowBorderDxfId="78" tableBorderDxfId="77">
+  <autoFilter ref="B3:X12" xr:uid="{2B085284-DC92-4791-B3B3-0C76D01A5EE7}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+    <filterColumn colId="4" hiddenButton="1"/>
+    <filterColumn colId="5" hiddenButton="1"/>
+    <filterColumn colId="6" hiddenButton="1"/>
+    <filterColumn colId="7" hiddenButton="1"/>
+    <filterColumn colId="8" hiddenButton="1"/>
+    <filterColumn colId="9" hiddenButton="1"/>
+    <filterColumn colId="10" hiddenButton="1"/>
+    <filterColumn colId="11" hiddenButton="1"/>
+    <filterColumn colId="12" hiddenButton="1"/>
+    <filterColumn colId="13" hiddenButton="1"/>
+    <filterColumn colId="14" hiddenButton="1"/>
+    <filterColumn colId="15" hiddenButton="1"/>
+    <filterColumn colId="16" hiddenButton="1"/>
+    <filterColumn colId="17" hiddenButton="1"/>
+    <filterColumn colId="18" hiddenButton="1"/>
+    <filterColumn colId="19" hiddenButton="1"/>
+    <filterColumn colId="20" hiddenButton="1"/>
+    <filterColumn colId="21" hiddenButton="1"/>
+    <filterColumn colId="22" hiddenButton="1"/>
+  </autoFilter>
   <tableColumns count="23">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Column1"/>
-[...21 lines deleted...]
-    <tableColumn id="23" xr3:uid="{00000000-0010-0000-0000-000017000000}" name="Column23"/>
+    <tableColumn id="1" xr3:uid="{C097E087-2C0A-40E6-B21A-682970DA98F2}" name="Outcome" dataDxfId="76"/>
+    <tableColumn id="2" xr3:uid="{1E627149-CA29-4138-9008-5A8879997C0F}" name="Year in which Degrees were Conferred_2016-2017_1" dataDxfId="75"/>
+    <tableColumn id="3" xr3:uid="{B7F5607A-F21B-45A0-B2E2-867617655AC8}" name="Year in which Degrees were Conferred_2016-2017_2" dataDxfId="74">
+      <calculatedColumnFormula>C4/C$4*100</calculatedColumnFormula>
+    </tableColumn>
+    <tableColumn id="4" xr3:uid="{9C74F862-8674-49F0-9D0D-8DB3BB8B23AB}" name="Year in which Degrees were Conferred_2017-2018_1" dataDxfId="73"/>
+    <tableColumn id="5" xr3:uid="{91F0047A-0D53-4160-AC71-C7BA4119B9E2}" name="Year in which Degrees were Conferred_2017-2018_2" dataDxfId="72">
+      <calculatedColumnFormula>E4/E$4*100</calculatedColumnFormula>
+    </tableColumn>
+    <tableColumn id="6" xr3:uid="{796CB693-3411-4167-9935-B6AC702052F8}" name="Year in which Degrees were Conferred_2018-2019_1" dataDxfId="71"/>
+    <tableColumn id="7" xr3:uid="{EEBA63FF-EEC3-4EDF-A8FC-0C3BDBB04CFF}" name="Year in which Degrees were Conferred_2018-2019_2" dataDxfId="70">
+      <calculatedColumnFormula>G4/G$4*100</calculatedColumnFormula>
+    </tableColumn>
+    <tableColumn id="8" xr3:uid="{5BFBE6DE-85BD-48F0-92F0-6F96E920DCEF}" name="Year in which Degrees were Conferred_2019-2020_1" dataDxfId="69"/>
+    <tableColumn id="9" xr3:uid="{15595089-AA27-4047-B553-B87573C4594E}" name="Year in which Degrees were Conferred_2019-2020_2" dataDxfId="68">
+      <calculatedColumnFormula>I4/I$4*100</calculatedColumnFormula>
+    </tableColumn>
+    <tableColumn id="10" xr3:uid="{FAC1E678-8658-4E13-B21B-B19E3EEB81A4}" name="Year in which Degrees were Conferred_2020-2021_1" dataDxfId="67"/>
+    <tableColumn id="11" xr3:uid="{29505EBE-9612-492B-9E1C-2F1C77654786}" name="Year in which Degrees were Conferred_2020-2021_2" dataDxfId="66">
+      <calculatedColumnFormula>K4/K$4*100</calculatedColumnFormula>
+    </tableColumn>
+    <tableColumn id="12" xr3:uid="{EA9BD0A1-F067-4BDF-8B7D-032EE27FD7A8}" name="Year in which Degrees were Conferred_2021-2022_1" dataDxfId="65"/>
+    <tableColumn id="13" xr3:uid="{82D9E042-56D8-4946-84B2-B3498682D246}" name="Year in which Degrees were Conferred_2021-2022_2" dataDxfId="64">
+      <calculatedColumnFormula>M4/M$4*100</calculatedColumnFormula>
+    </tableColumn>
+    <tableColumn id="14" xr3:uid="{0A6BC16F-BA4B-465E-871B-4253C770D08E}" name="Year in which Degrees were Conferred_2022-2023_1" dataDxfId="63"/>
+    <tableColumn id="15" xr3:uid="{6B93FB86-65B0-4F84-A3D8-2822DDE3B27F}" name="Year in which Degrees were Conferred_2022-2023_2" dataDxfId="62">
+      <calculatedColumnFormula>O4/O$4*100</calculatedColumnFormula>
+    </tableColumn>
+    <tableColumn id="16" xr3:uid="{0A3B50A2-0D9A-4487-8EFE-37BA33BD9C6B}" name="Year in which Degrees were Conferred_2023-2024_1" dataDxfId="61"/>
+    <tableColumn id="17" xr3:uid="{6723598C-F0B4-4041-8AB3-352863B025B3}" name="Year in which Degrees were Conferred_2023-2024_2" dataDxfId="60">
+      <calculatedColumnFormula>Q4/Q$4*100</calculatedColumnFormula>
+    </tableColumn>
+    <tableColumn id="18" xr3:uid="{81F182C1-BD4F-467E-8855-D0AF4C9CDD3E}" name="Year in which Degrees were Conferred_2024-2025_1" dataDxfId="59"/>
+    <tableColumn id="19" xr3:uid="{33C68B64-6CF8-47A4-92D6-E9B9601D046C}" name="Year in which Degrees were Conferred_2024-2025_2" dataDxfId="58">
+      <calculatedColumnFormula>S4/S$4*100</calculatedColumnFormula>
+    </tableColumn>
+    <tableColumn id="20" xr3:uid="{BBF619DC-74FE-452F-9CE4-2BDAF7F6255C}" name="Year in which Degrees were Conferred_2025-2026_1" dataDxfId="57"/>
+    <tableColumn id="21" xr3:uid="{BB2D5149-5314-42BD-A996-A58DDCB61AE1}" name="Year in which Degrees were Conferred_2025-2026_2" dataDxfId="56">
+      <calculatedColumnFormula>U4/U$4*100</calculatedColumnFormula>
+    </tableColumn>
+    <tableColumn id="22" xr3:uid="{CABC4D2B-9304-4503-8C21-6A53D001BBC6}" name="Year in which Degrees were Conferred_Total_1" dataDxfId="55"/>
+    <tableColumn id="23" xr3:uid="{F33C2897-5A48-47C9-B404-80BCF47A3733}" name="Year in which Degrees were Conferred_Total_2" dataDxfId="54">
+      <calculatedColumnFormula>W4/W$4*100</calculatedColumnFormula>
+    </tableColumn>
   </tableColumns>
-  <tableStyleInfo name="Time to Completion-style" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
-[...4 lines deleted...]
-  </extLst>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Table_2" displayName="Table_2" ref="B3:C8">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{98DE42D1-CBFC-4D64-ADF7-4F2BB1A6EF58}" name="Program_Costs" displayName="Program_Costs" ref="B3:C8" totalsRowShown="0" tableBorderDxfId="53">
+  <autoFilter ref="B3:C8" xr:uid="{98DE42D1-CBFC-4D64-ADF7-4F2BB1A6EF58}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+  </autoFilter>
   <tableColumns count="2">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0100-000001000000}" name="Description" dataDxfId="76"/>
-    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0100-000002000000}" name="2025-2025 1st-year _x000a_Cohort Cost" dataDxfId="75"/>
+    <tableColumn id="1" xr3:uid="{22CB1616-415C-4223-9345-FC826414237A}" name="Description" dataDxfId="52"/>
+    <tableColumn id="2" xr3:uid="{F23A495C-5981-414A-9D18-5D198BA73066}" name="2026-2027 1st-year _x000a_Cohort Cost" dataDxfId="51"/>
   </tableColumns>
-  <tableStyleInfo name="Program Costs-style" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF02000000}" name="Table_3" displayName="Table_3" ref="B3:V10">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{9581A447-0C07-4090-9333-842E769689ED}" name="Internship_Placement_Table_2" displayName="Internship_Placement_Table_2" ref="B13:V16" totalsRowShown="0" headerRowDxfId="50" headerRowBorderDxfId="49" tableBorderDxfId="48">
+  <autoFilter ref="B13:V16" xr:uid="{9581A447-0C07-4090-9333-842E769689ED}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+    <filterColumn colId="4" hiddenButton="1"/>
+    <filterColumn colId="5" hiddenButton="1"/>
+    <filterColumn colId="6" hiddenButton="1"/>
+    <filterColumn colId="7" hiddenButton="1"/>
+    <filterColumn colId="8" hiddenButton="1"/>
+    <filterColumn colId="9" hiddenButton="1"/>
+    <filterColumn colId="10" hiddenButton="1"/>
+    <filterColumn colId="11" hiddenButton="1"/>
+    <filterColumn colId="12" hiddenButton="1"/>
+    <filterColumn colId="13" hiddenButton="1"/>
+    <filterColumn colId="14" hiddenButton="1"/>
+    <filterColumn colId="15" hiddenButton="1"/>
+    <filterColumn colId="16" hiddenButton="1"/>
+    <filterColumn colId="17" hiddenButton="1"/>
+    <filterColumn colId="18" hiddenButton="1"/>
+    <filterColumn colId="19" hiddenButton="1"/>
+    <filterColumn colId="20" hiddenButton="1"/>
+  </autoFilter>
   <tableColumns count="21">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0200-000001000000}" name="Outcome "/>
-[...19 lines deleted...]
-    <tableColumn id="21" xr3:uid="{00000000-0010-0000-0200-000015000000}" name="Year Applied for Internship_x000a_2024-2025 %" dataDxfId="31"/>
+    <tableColumn id="1" xr3:uid="{48471AFE-3B0D-44C1-AD52-73E0176C025E}" name=" Outcome"/>
+    <tableColumn id="2" xr3:uid="{FFCCFEFE-30BF-4159-9A63-64A49FB99A7E}" name="Year Applied for Internship_2016-2017_N"/>
+    <tableColumn id="3" xr3:uid="{D0574F70-8566-4C6E-8071-3A2B4B3CA2DF}" name="Year Applied for Internship_2016-2017_%"/>
+    <tableColumn id="4" xr3:uid="{D49BD23B-DF9F-480F-A3FB-8F8248BE6C02}" name="Year Applied for Internship_2017-2018_N"/>
+    <tableColumn id="5" xr3:uid="{3DE4DB45-7499-4E65-AFA7-3A191354C260}" name="Year Applied for Internship_2017-2018_%"/>
+    <tableColumn id="6" xr3:uid="{525DD1E3-265E-42FE-9A70-35C2443E18BD}" name="Year Applied for Internship_2018-2019_N"/>
+    <tableColumn id="7" xr3:uid="{2FD0F3AE-ADC2-431F-A265-07DDCF0C9056}" name="Year Applied for Internship_2018-2019_%"/>
+    <tableColumn id="8" xr3:uid="{F59FECD4-741E-41EC-B489-DDC2414E6372}" name="Year Applied for Internship_2019-2020_N"/>
+    <tableColumn id="9" xr3:uid="{C74E283D-58C4-4964-92C2-521F925C4DA4}" name="Year Applied for Internship_2019-2020_%"/>
+    <tableColumn id="10" xr3:uid="{274351A7-67AE-4BC8-AE4F-9BE53FF7ABD4}" name="Year Applied for Internship_2020-2021_N"/>
+    <tableColumn id="11" xr3:uid="{DCF43AF2-F180-4F39-AA57-BA099A83C571}" name="Year Applied for Internship_2020-2021_%"/>
+    <tableColumn id="12" xr3:uid="{DABDB84F-6B15-46EB-A7AC-497FD761441C}" name="Year Applied for Internship_2021-2022_N"/>
+    <tableColumn id="13" xr3:uid="{3C1790EB-0E35-4F53-9465-9C10368E50EE}" name="Year Applied for Internship_2021-2022_%"/>
+    <tableColumn id="14" xr3:uid="{8DD14F27-AB36-4757-B604-CC3FDB9DF7FA}" name="Year Applied for Internship_2022-2023_N"/>
+    <tableColumn id="15" xr3:uid="{D392E874-5EFD-4049-B448-6CFF97D0E913}" name="Year Applied for Internship_2022-2023_%"/>
+    <tableColumn id="16" xr3:uid="{7164577B-858E-4EA7-8C23-08D6849D34A2}" name="Year Applied for Internship_2023-2024_N"/>
+    <tableColumn id="17" xr3:uid="{D914332E-4CC1-49A4-8726-C35D4296DE83}" name="Year Applied for Internship_2023-2024_%"/>
+    <tableColumn id="18" xr3:uid="{E21BE4A7-ACB5-4DD6-A327-8D2C92F79A49}" name="Year Applied for Internship_2024-2025_N"/>
+    <tableColumn id="19" xr3:uid="{B6D207CF-1B18-40E1-9AD6-39985F2C91D5}" name="Year Applied for Internship_2024-2025_%"/>
+    <tableColumn id="20" xr3:uid="{12A8ACFE-D641-467A-B07E-EEF39C784FCE}" name="Year Applied for Internship_2025-2026_N"/>
+    <tableColumn id="21" xr3:uid="{0CCE1310-C209-41B0-99D6-1D0A9355E600}" name="Year Applied for Internship_2025-2026_%"/>
   </tableColumns>
-  <tableStyleInfo name="Internships-style" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF03000000}" name="Table_4" displayName="Table_4" ref="B13:V16">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{E0D4827C-D505-4664-8DEC-6ABF024C11A5}" name="Internship_Placement_Table_1" displayName="Internship_Placement_Table_1" ref="B3:V10" totalsRowShown="0" tableBorderDxfId="47">
+  <autoFilter ref="B3:V10" xr:uid="{E0D4827C-D505-4664-8DEC-6ABF024C11A5}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+    <filterColumn colId="4" hiddenButton="1"/>
+    <filterColumn colId="5" hiddenButton="1"/>
+    <filterColumn colId="6" hiddenButton="1"/>
+    <filterColumn colId="7" hiddenButton="1"/>
+    <filterColumn colId="8" hiddenButton="1"/>
+    <filterColumn colId="9" hiddenButton="1"/>
+    <filterColumn colId="10" hiddenButton="1"/>
+    <filterColumn colId="11" hiddenButton="1"/>
+    <filterColumn colId="12" hiddenButton="1"/>
+    <filterColumn colId="13" hiddenButton="1"/>
+    <filterColumn colId="14" hiddenButton="1"/>
+    <filterColumn colId="15" hiddenButton="1"/>
+    <filterColumn colId="16" hiddenButton="1"/>
+    <filterColumn colId="17" hiddenButton="1"/>
+    <filterColumn colId="18" hiddenButton="1"/>
+    <filterColumn colId="19" hiddenButton="1"/>
+    <filterColumn colId="20" hiddenButton="1"/>
+  </autoFilter>
   <tableColumns count="21">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0300-000001000000}" name=" Outcome"/>
-[...19 lines deleted...]
-    <tableColumn id="21" xr3:uid="{00000000-0010-0000-0300-000015000000}" name="Year Applied for Internship_x000a_2024-2025 %" dataDxfId="18"/>
+    <tableColumn id="1" xr3:uid="{F127F689-787F-4BD5-ABFA-0A0B189BA493}" name="Outcome " dataDxfId="46"/>
+    <tableColumn id="2" xr3:uid="{8C792BC0-4B34-4512-A96D-27296AD6379E}" name="Year Applied for Internship_2016-2017_N" dataDxfId="45"/>
+    <tableColumn id="3" xr3:uid="{4A8B111F-B1E9-413B-87BA-A2244450B96B}" name="Year Applied for Internship_2016-2017_%" dataDxfId="44"/>
+    <tableColumn id="4" xr3:uid="{AEA204F3-5E84-401C-82BE-1D37DC4AAF2A}" name="Year Applied for Internship_2017-2018_N" dataDxfId="43"/>
+    <tableColumn id="5" xr3:uid="{6EA83439-D8EC-4804-BCA4-76A2326D6EB8}" name="Year Applied for Internship_2017-2018_%" dataDxfId="42"/>
+    <tableColumn id="6" xr3:uid="{5ED2CC5E-8C3E-458D-B1A5-06777176812E}" name="Year Applied for Internship_2018-2019_N" dataDxfId="41"/>
+    <tableColumn id="7" xr3:uid="{E8101F04-0CC4-41FE-837A-CFD0D56494EF}" name="Year Applied for Internship_2018-2019_%" dataDxfId="40"/>
+    <tableColumn id="8" xr3:uid="{18A08234-FDC7-4E31-9306-7696EF2F901C}" name="Year Applied for Internship_2019-2020_N" dataDxfId="39"/>
+    <tableColumn id="9" xr3:uid="{B62AB2C6-35EC-444D-81B8-865605E963B8}" name="Year Applied for Internship_2019-2020_%" dataDxfId="38"/>
+    <tableColumn id="10" xr3:uid="{72EB00F7-7B51-4C84-80DD-EF4C04956AE8}" name="Year Applied for Internship_2020-2021_N" dataDxfId="37"/>
+    <tableColumn id="11" xr3:uid="{7CD5CF6B-763B-4AE7-97C0-40F3F3ED2848}" name="Year Applied for Internship_2020-2021_%" dataDxfId="36"/>
+    <tableColumn id="12" xr3:uid="{AECE5B42-3D18-4B22-8791-AF8BA3C3A983}" name="Year Applied for Internship_2021-2022_N" dataDxfId="35"/>
+    <tableColumn id="13" xr3:uid="{902E79DB-33F0-4B82-9D31-5C9F8AC077FA}" name="Year Applied for Internship_2021-2022_%" dataDxfId="34"/>
+    <tableColumn id="14" xr3:uid="{D00C1AB4-73EA-4F8F-BC38-1C6B28F3DF47}" name="Year Applied for Internship_2022-2023_N" dataDxfId="33"/>
+    <tableColumn id="15" xr3:uid="{B7116189-A8D3-4288-BECE-F06D79EBA715}" name="Year Applied for Internship_2022-2023_%" dataDxfId="32"/>
+    <tableColumn id="16" xr3:uid="{BEF01C62-1EBF-42D3-9C8F-A953986C7CD2}" name="Year Applied for Internship_2023-2024_N" dataDxfId="31"/>
+    <tableColumn id="17" xr3:uid="{36C5BC55-5454-4EC8-99E8-D7DE5D2E6C9C}" name="Year Applied for Internship_2023-2024_%" dataDxfId="30"/>
+    <tableColumn id="18" xr3:uid="{11CBBCD6-7D74-45E7-A0BE-CA75297FE221}" name="Year Applied for Internship_2024-2025_N" dataDxfId="29"/>
+    <tableColumn id="19" xr3:uid="{9EF7FB78-904F-4225-825D-DA2F2A5221A4}" name="Year Applied for Internship_2024-2025_%" dataDxfId="28"/>
+    <tableColumn id="20" xr3:uid="{22755A01-E514-4B1A-BB19-B8D30A05302C}" name="Year Applied for Internship_2025-2026_N" dataDxfId="27"/>
+    <tableColumn id="21" xr3:uid="{B640F577-1ECD-4599-ADC0-4577C92C1041}" name="Year Applied for Internship_2025-2026_%" dataDxfId="26"/>
   </tableColumns>
-  <tableStyleInfo name="Internships-style 2" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{00000000-000C-0000-FFFF-FFFF04000000}" name="Table_5" displayName="Table_5" ref="B3:V7">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{5CBB4D64-4D72-44BD-B55C-B1B6585DF342}" name="Attrition" displayName="Attrition" ref="B3:V7" totalsRowShown="0" headerRowDxfId="25" tableBorderDxfId="24">
+  <autoFilter ref="B3:V7" xr:uid="{5CBB4D64-4D72-44BD-B55C-B1B6585DF342}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+    <filterColumn colId="4" hiddenButton="1"/>
+    <filterColumn colId="5" hiddenButton="1"/>
+    <filterColumn colId="6" hiddenButton="1"/>
+    <filterColumn colId="7" hiddenButton="1"/>
+    <filterColumn colId="8" hiddenButton="1"/>
+    <filterColumn colId="9" hiddenButton="1"/>
+    <filterColumn colId="10" hiddenButton="1"/>
+    <filterColumn colId="11" hiddenButton="1"/>
+    <filterColumn colId="12" hiddenButton="1"/>
+    <filterColumn colId="13" hiddenButton="1"/>
+    <filterColumn colId="14" hiddenButton="1"/>
+    <filterColumn colId="15" hiddenButton="1"/>
+    <filterColumn colId="16" hiddenButton="1"/>
+    <filterColumn colId="17" hiddenButton="1"/>
+    <filterColumn colId="18" hiddenButton="1"/>
+    <filterColumn colId="19" hiddenButton="1"/>
+    <filterColumn colId="20" hiddenButton="1"/>
+  </autoFilter>
   <tableColumns count="21">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0400-000001000000}" name="Variable"/>
-[...19 lines deleted...]
-    <tableColumn id="21" xr3:uid="{00000000-0010-0000-0400-000015000000}" name="Year of First Enrollment _x000a_2024-2025 %"/>
+    <tableColumn id="1" xr3:uid="{5FFFA478-CD6F-4644-BD54-8FB04F2D77B8}" name="Variable" dataDxfId="23"/>
+    <tableColumn id="2" xr3:uid="{52862778-6E56-499C-BF72-6FFFC675D10E}" name="Year of First Enrollment_2016-2017_N" dataDxfId="22"/>
+    <tableColumn id="3" xr3:uid="{9291D020-0DEC-4D77-BFF2-BF7733FC266B}" name="Year of First Enrollment_2016-2017_%" dataDxfId="21"/>
+    <tableColumn id="4" xr3:uid="{BF83EC4A-7657-418F-8304-8A4DFE6FBDAE}" name="Year of First Enrollment_2017-2018_N" dataDxfId="20"/>
+    <tableColumn id="5" xr3:uid="{43FCEA02-3A25-4238-91A3-86348BB6B865}" name="Year of First Enrollment_2017-2018_%" dataDxfId="19"/>
+    <tableColumn id="6" xr3:uid="{AF8D1747-37B7-4037-8945-D948221A06F1}" name="Year of First Enrollment_2018-2019_N" dataDxfId="18"/>
+    <tableColumn id="7" xr3:uid="{83922681-0974-4C91-BB65-E42942849AA2}" name="Year of First Enrollment_2018-2019_%" dataDxfId="17"/>
+    <tableColumn id="8" xr3:uid="{D146D8DE-9726-4E52-8952-FD34C97E521D}" name="Year of First Enrollment_2019-2020_N" dataDxfId="16"/>
+    <tableColumn id="9" xr3:uid="{11956409-7E0A-4261-BDA7-941367CF94DA}" name="Year of First Enrollment_2019-2020_%" dataDxfId="15"/>
+    <tableColumn id="10" xr3:uid="{C37DB423-908D-452C-AC04-950F98C6C4E0}" name="Year of First Enrollment_2020-2021_N" dataDxfId="14"/>
+    <tableColumn id="11" xr3:uid="{C2158B63-D47C-40ED-A1F9-46F06CC1515F}" name="Year of First Enrollment_2020-2021_%" dataDxfId="13"/>
+    <tableColumn id="12" xr3:uid="{043F28B4-8115-4C31-859B-FB926D306D6B}" name="Year of First Enrollment_2021-2022_N" dataDxfId="12"/>
+    <tableColumn id="13" xr3:uid="{92EB1002-96BC-4FB2-841A-51B042693D00}" name="Year of First Enrollment_2021-2022_%" dataDxfId="11"/>
+    <tableColumn id="14" xr3:uid="{FE4FAB93-25F6-44E3-8808-6F09D30B1BE3}" name="Year of First Enrollment_2022-2023_N" dataDxfId="10"/>
+    <tableColumn id="15" xr3:uid="{11CF71F7-67AA-4694-AB40-BF2352F7D4E2}" name="Year of First Enrollment_2022-2023_%" dataDxfId="9"/>
+    <tableColumn id="16" xr3:uid="{34B248B0-342B-4D55-B465-05D3DCF4280E}" name="Year of First Enrollment_2023-2024_N" dataDxfId="8"/>
+    <tableColumn id="17" xr3:uid="{71795908-E75C-419F-A4C0-1C12D9B9E74B}" name="Year of First Enrollment_2023-2024_%" dataDxfId="7"/>
+    <tableColumn id="18" xr3:uid="{6C9CF00F-F01F-4F66-9F12-D90B50209CE4}" name="Year of First Enrollment_2024-2025_N" dataDxfId="6"/>
+    <tableColumn id="19" xr3:uid="{1FF36E5D-1C33-4E8E-B82E-42430725741F}" name="Year of First Enrollment_2024-2025_%" dataDxfId="5"/>
+    <tableColumn id="20" xr3:uid="{892D3E65-022B-467A-86D6-E4391B15E6B9}" name="Year of First Enrollment_2025-2026_N" dataDxfId="4"/>
+    <tableColumn id="21" xr3:uid="{762E75A9-F29E-43E3-A5EC-C8822F7C7673}" name="Year of First Enrollment_2025-2026_%" dataDxfId="3"/>
   </tableColumns>
-  <tableStyleInfo name="Attrition-style" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{00000000-000C-0000-FFFF-FFFF05000000}" name="Table_6" displayName="Table_6" ref="B3:C6" headerRowDxfId="74" headerRowBorderDxfId="73">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{781D621F-DF90-4D98-AACF-441CFDA8D488}" name="Licensure" displayName="Licensure" ref="B3:C6" totalsRowShown="0" headerRowBorderDxfId="2" tableBorderDxfId="1">
+  <autoFilter ref="B3:C6" xr:uid="{781D621F-DF90-4D98-AACF-441CFDA8D488}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+  </autoFilter>
   <tableColumns count="2">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0500-000001000000}" name="Outcome" dataDxfId="72"/>
-    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0500-000002000000}" name="2015-2025" dataDxfId="71"/>
+    <tableColumn id="1" xr3:uid="{47C0AE89-4DC4-440D-BD73-161B37E873BA}" name="Outcome"/>
+    <tableColumn id="2" xr3:uid="{3D7DC200-4D40-47EB-8240-B71AB557F6B4}" name="2016-2026"/>
   </tableColumns>
-  <tableStyleInfo name="Licensure-style" showFirstColumn="1" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Sheets">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="000000"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="FFFFFF"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Sheets">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
-[...1 lines deleted...]
-        <a:cs typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
-        <a:ea typeface="Calibri"/>
-        <a:cs typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accreditation.apa.org/policies" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:apaaccred@apa.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2EDB07E-BAF0-4CD9-BD42-E8852A6FFA4F}">
+  <dimension ref="A1:A9"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="43.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="42" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A2" s="42" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A3" s="42" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="42" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A5" s="42" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" ht="63" x14ac:dyDescent="0.25">
+      <c r="A6" s="42" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="42" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="42" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" ht="51.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="42" t="s">
+        <v>56</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr codeName="Sheet1">
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A2:E15"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="9.140625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="1.42578125" style="11" customWidth="1"/>
+    <col min="3" max="3" width="70.5703125" style="11" customWidth="1"/>
+    <col min="4" max="4" width="1.42578125" style="11" customWidth="1"/>
+    <col min="5" max="16384" width="9.140625" style="11"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="C2" s="16" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="12"/>
+      <c r="C3" s="12"/>
+      <c r="D3" s="12"/>
+    </row>
+    <row r="4" spans="1:5" ht="123" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="104"/>
+      <c r="B4" s="113"/>
+      <c r="C4" s="105" t="s">
+        <v>49</v>
+      </c>
+      <c r="D4" s="114"/>
+      <c r="E4" s="41"/>
+    </row>
+    <row r="5" spans="1:5" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="104"/>
+      <c r="B5" s="110"/>
+      <c r="C5" s="106"/>
+      <c r="D5" s="111"/>
+      <c r="E5" s="41"/>
+    </row>
+    <row r="6" spans="1:5" ht="114" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="104"/>
+      <c r="B6" s="110"/>
+      <c r="C6" s="108" t="s">
+        <v>47</v>
+      </c>
+      <c r="D6" s="111"/>
+      <c r="E6" s="41"/>
+    </row>
+    <row r="7" spans="1:5" ht="2.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="104"/>
+      <c r="B7" s="110"/>
+      <c r="C7" s="109"/>
+      <c r="D7" s="111"/>
+      <c r="E7" s="41"/>
+    </row>
+    <row r="8" spans="1:5" ht="88.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="104"/>
+      <c r="B8" s="110"/>
+      <c r="C8" s="108" t="s">
+        <v>48</v>
+      </c>
+      <c r="D8" s="111"/>
+      <c r="E8" s="41"/>
+    </row>
+    <row r="9" spans="1:5" ht="1.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="104"/>
+      <c r="B9" s="110"/>
+      <c r="C9" s="109"/>
+      <c r="D9" s="112"/>
+      <c r="E9" s="41"/>
+    </row>
+    <row r="10" spans="1:5" ht="55.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="104"/>
+      <c r="B10" s="110"/>
+      <c r="C10" s="117" t="s">
+        <v>106</v>
+      </c>
+      <c r="D10" s="111"/>
+      <c r="E10" s="41"/>
+    </row>
+    <row r="11" spans="1:5" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="104"/>
+      <c r="B11" s="110"/>
+      <c r="C11" s="117" t="s">
+        <v>107</v>
+      </c>
+      <c r="D11" s="111"/>
+      <c r="E11" s="41"/>
+    </row>
+    <row r="12" spans="1:5" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="104"/>
+      <c r="B12" s="110"/>
+      <c r="C12" s="106"/>
+      <c r="D12" s="111"/>
+      <c r="E12" s="41"/>
+    </row>
+    <row r="13" spans="1:5" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="104"/>
+      <c r="B13" s="110"/>
+      <c r="C13" s="106" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" s="111"/>
+      <c r="E13" s="41"/>
+    </row>
+    <row r="14" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="104"/>
+      <c r="B14" s="116"/>
+      <c r="C14" s="107"/>
+      <c r="D14" s="115"/>
+      <c r="E14" s="41"/>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B15" s="13"/>
+      <c r="C15" s="13"/>
+      <c r="D15" s="13"/>
+    </row>
+  </sheetData>
+  <dataValidations count="2">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="The sheet contains details of Instructions for Completion across cells B2:B12." sqref="B1" xr:uid="{F2C73B92-F3F6-44E4-A5E4-913D825B2036}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="The sheet contains details of Instructions for Completion across cells C2:C13." sqref="A1" xr:uid="{D20C70BE-5A3F-4787-851D-13B5486C4495}"/>
+  </dataValidations>
+  <hyperlinks>
+    <hyperlink ref="C11" r:id="rId1" tooltip="apaaccred@apa.org" xr:uid="{A1E652B9-0C77-4CD8-BDB6-D618264D52A5}"/>
+    <hyperlink ref="C10" r:id="rId2" tooltip="Here on Policies and Procedures" display="More complete information on what to include in the tables is provided in the full text of the IR, found here.  Please review the IR and its requirements before utilizing this template.  If you have any questions about the format or content of this IR, please feel free to contact the APA Office of Program Consultation and Accreditation at (202) " xr:uid="{99F2C596-C5B8-4877-AFC9-3BC8BF241F55}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup fitToWidth="2" orientation="portrait" r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{90053920-BCE7-4E66-ADA1-0391410A3A94}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:Z7"/>
+  <dimension ref="B1:J8"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+    <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.140625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11" max="26" width="9.140625" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="3.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="78.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
+    <col min="4" max="10" width="5.5703125" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:3" ht="18.75" x14ac:dyDescent="0.3">
-[...39 lines deleted...]
-      <c r="C7" s="9"/>
+    <row r="1" spans="2:10" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="B1" s="43" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="2" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B2" s="10" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="3" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B3" s="10"/>
+    </row>
+    <row r="4" spans="2:10" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="40" t="s">
+        <v>50</v>
+      </c>
+      <c r="C4" s="10"/>
+      <c r="D4" s="10"/>
+      <c r="E4" s="10"/>
+      <c r="F4" s="10"/>
+      <c r="G4" s="10"/>
+      <c r="H4" s="10"/>
+      <c r="I4" s="10"/>
+      <c r="J4" s="10"/>
+    </row>
+    <row r="5" spans="2:10" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="44" t="s">
+        <v>51</v>
+      </c>
+      <c r="C5" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="D5" s="40"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="40"/>
+      <c r="H5" s="40"/>
+      <c r="I5" s="40"/>
+      <c r="J5" s="40"/>
+    </row>
+    <row r="6" spans="2:10" s="39" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="47"/>
+      <c r="C6" s="118" t="s">
+        <v>135</v>
+      </c>
+      <c r="D6" s="38"/>
+      <c r="E6" s="38"/>
+      <c r="F6" s="38"/>
+      <c r="G6" s="38"/>
+      <c r="H6" s="38"/>
+      <c r="I6" s="38"/>
+      <c r="J6" s="38"/>
+    </row>
+    <row r="7" spans="2:10" s="39" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B7" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="C7" s="45"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="38"/>
+      <c r="F7" s="38"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="38"/>
+      <c r="I7" s="38"/>
+      <c r="J7" s="38"/>
+    </row>
+    <row r="8" spans="2:10" ht="131.44999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="49"/>
+      <c r="C8" s="50"/>
+      <c r="D8" s="25"/>
+      <c r="E8" s="25"/>
+      <c r="F8" s="25"/>
+      <c r="G8" s="25"/>
+      <c r="H8" s="25"/>
+      <c r="I8" s="25"/>
+      <c r="J8" s="25"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...3 lines deleted...]
-  <pageSetup orientation="landscape" r:id="rId1"/>
+  <dataValidations count="2">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="The sheet contains details of Student Admissions, Outcomes, and Other Data across cells B1:C8." sqref="A1" xr:uid="{DFAFD38C-B590-4AC4-B62F-84E6D38870F6}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter the website link (or content from brochure) in cell B8." sqref="B7" xr:uid="{B42F9AB4-706E-49E8-BD09-F27FD85C3712}"/>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="88" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <sheetPr>
+  <sheetPr codeName="Sheet2">
     <tabColor rgb="FFC00000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B2:X16"/>
+  <dimension ref="A1:X16"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="B3" workbookViewId="0">
-      <selection activeCell="N21" sqref="N21"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" showRuler="0" view="pageLayout" topLeftCell="A3" zoomScaleNormal="70" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="D18" sqref="D18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="5.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="25" max="26" width="5.7109375" customWidth="1"/>
+    <col min="1" max="1" width="3.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="45.42578125" style="1" customWidth="1"/>
+    <col min="3" max="24" width="10.42578125" style="1" customWidth="1"/>
+    <col min="25" max="16384" width="5.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:24" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="10" t="s">
+    <row r="1" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+      <c r="K1" s="10"/>
+      <c r="L1" s="10"/>
+      <c r="M1" s="10"/>
+      <c r="N1" s="10"/>
+      <c r="O1" s="10"/>
+      <c r="P1" s="10"/>
+      <c r="Q1" s="10"/>
+      <c r="R1" s="10"/>
+    </row>
+    <row r="2" spans="1:24" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="25"/>
+      <c r="T2" s="25"/>
+      <c r="U2" s="25"/>
+      <c r="V2" s="25"/>
+      <c r="W2" s="25"/>
+      <c r="X2" s="25"/>
+    </row>
+    <row r="3" spans="1:24" ht="102.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="101" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="102" t="s">
+        <v>61</v>
+      </c>
+      <c r="D3" s="102" t="s">
+        <v>62</v>
+      </c>
+      <c r="E3" s="102" t="s">
+        <v>63</v>
+      </c>
+      <c r="F3" s="102" t="s">
+        <v>64</v>
+      </c>
+      <c r="G3" s="102" t="s">
+        <v>65</v>
+      </c>
+      <c r="H3" s="102" t="s">
+        <v>66</v>
+      </c>
+      <c r="I3" s="102" t="s">
+        <v>67</v>
+      </c>
+      <c r="J3" s="102" t="s">
+        <v>68</v>
+      </c>
+      <c r="K3" s="102" t="s">
+        <v>69</v>
+      </c>
+      <c r="L3" s="102" t="s">
+        <v>70</v>
+      </c>
+      <c r="M3" s="102" t="s">
+        <v>71</v>
+      </c>
+      <c r="N3" s="102" t="s">
+        <v>72</v>
+      </c>
+      <c r="O3" s="102" t="s">
+        <v>109</v>
+      </c>
+      <c r="P3" s="102" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q3" s="102" t="s">
+        <v>116</v>
+      </c>
+      <c r="R3" s="102" t="s">
+        <v>115</v>
+      </c>
+      <c r="S3" s="102" t="s">
+        <v>119</v>
+      </c>
+      <c r="T3" s="102" t="s">
+        <v>120</v>
+      </c>
+      <c r="U3" s="102" t="s">
+        <v>127</v>
+      </c>
+      <c r="V3" s="102" t="s">
+        <v>128</v>
+      </c>
+      <c r="W3" s="102" t="s">
+        <v>73</v>
+      </c>
+      <c r="X3" s="102" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="80" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="79">
+        <v>10</v>
+      </c>
+      <c r="D4" s="80"/>
+      <c r="E4" s="79">
+        <v>7</v>
+      </c>
+      <c r="F4" s="80"/>
+      <c r="G4" s="79">
+        <v>10</v>
+      </c>
+      <c r="H4" s="80"/>
+      <c r="I4" s="81">
+        <v>9</v>
+      </c>
+      <c r="J4" s="82"/>
+      <c r="K4" s="81">
+        <v>10</v>
+      </c>
+      <c r="L4" s="82"/>
+      <c r="M4" s="81">
+        <v>9</v>
+      </c>
+      <c r="N4" s="82"/>
+      <c r="O4" s="81">
+        <v>9</v>
+      </c>
+      <c r="P4" s="82"/>
+      <c r="Q4" s="81">
+        <v>10</v>
+      </c>
+      <c r="R4" s="82"/>
+      <c r="S4" s="81">
+        <v>7</v>
+      </c>
+      <c r="T4" s="82"/>
+      <c r="U4" s="81">
+        <v>15</v>
+      </c>
+      <c r="V4" s="82"/>
+      <c r="W4" s="83">
+        <v>96</v>
+      </c>
+      <c r="X4" s="97"/>
+    </row>
+    <row r="5" spans="1:24" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="84" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="129">
+        <v>5.25</v>
+      </c>
+      <c r="D5" s="84"/>
+      <c r="E5" s="129">
+        <v>5.29</v>
+      </c>
+      <c r="F5" s="78"/>
+      <c r="G5" s="129">
+        <v>5</v>
+      </c>
+      <c r="H5" s="78"/>
+      <c r="I5" s="85">
+        <v>5.22</v>
+      </c>
+      <c r="J5" s="86"/>
+      <c r="K5" s="85">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="L5" s="86"/>
+      <c r="M5" s="85">
+        <v>5</v>
+      </c>
+      <c r="N5" s="86"/>
+      <c r="O5" s="85">
+        <v>5</v>
+      </c>
+      <c r="P5" s="86"/>
+      <c r="Q5" s="85">
+        <v>5.3</v>
+      </c>
+      <c r="R5" s="86"/>
+      <c r="S5" s="85">
+        <v>5.14</v>
+      </c>
+      <c r="T5" s="86"/>
+      <c r="U5" s="85">
+        <v>5.47</v>
+      </c>
+      <c r="V5" s="86"/>
+      <c r="W5" s="127">
+        <v>5.19</v>
+      </c>
+      <c r="X5" s="126"/>
+    </row>
+    <row r="6" spans="1:24" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="84" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" s="129">
+        <v>5</v>
+      </c>
+      <c r="D6" s="84"/>
+      <c r="E6" s="129">
+        <v>5</v>
+      </c>
+      <c r="F6" s="78"/>
+      <c r="G6" s="129">
+        <v>5</v>
+      </c>
+      <c r="H6" s="78"/>
+      <c r="I6" s="85">
+        <v>5</v>
+      </c>
+      <c r="J6" s="86"/>
+      <c r="K6" s="85">
+        <v>5</v>
+      </c>
+      <c r="L6" s="86"/>
+      <c r="M6" s="85">
+        <v>5</v>
+      </c>
+      <c r="N6" s="86"/>
+      <c r="O6" s="85">
+        <v>5</v>
+      </c>
+      <c r="P6" s="86"/>
+      <c r="Q6" s="85">
+        <v>5</v>
+      </c>
+      <c r="R6" s="86"/>
+      <c r="S6" s="85">
+        <v>5</v>
+      </c>
+      <c r="T6" s="86"/>
+      <c r="U6" s="85">
+        <v>5</v>
+      </c>
+      <c r="V6" s="86"/>
+      <c r="W6" s="87">
+        <v>5</v>
+      </c>
+      <c r="X6" s="98"/>
+    </row>
+    <row r="7" spans="1:24" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B7" s="96" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="88" t="s">
+        <v>1</v>
+      </c>
+      <c r="D7" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="E7" s="88" t="s">
+        <v>1</v>
+      </c>
+      <c r="F7" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="88" t="s">
+        <v>1</v>
+      </c>
+      <c r="H7" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="I7" s="88" t="s">
+        <v>1</v>
+      </c>
+      <c r="J7" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="K7" s="88" t="s">
+        <v>1</v>
+      </c>
+      <c r="L7" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="M7" s="88" t="s">
+        <v>1</v>
+      </c>
+      <c r="N7" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="O7" s="88" t="s">
+        <v>1</v>
+      </c>
+      <c r="P7" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="88" t="s">
+        <v>1</v>
+      </c>
+      <c r="R7" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="S7" s="88" t="s">
+        <v>1</v>
+      </c>
+      <c r="T7" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="U7" s="88" t="s">
+        <v>1</v>
+      </c>
+      <c r="V7" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="W7" s="88" t="s">
+        <v>1</v>
+      </c>
+      <c r="X7" s="89" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="B8" s="80" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="90">
+        <v>0</v>
+      </c>
+      <c r="D8" s="91">
+        <f>C8/C$4*100</f>
+        <v>0</v>
+      </c>
+      <c r="E8" s="90">
+        <v>0</v>
+      </c>
+      <c r="F8" s="91">
+        <f>E8/E$4*100</f>
+        <v>0</v>
+      </c>
+      <c r="G8" s="90">
+        <v>0</v>
+      </c>
+      <c r="H8" s="91">
+        <f>G8/G$4*100</f>
+        <v>0</v>
+      </c>
+      <c r="I8" s="90">
+        <v>0</v>
+      </c>
+      <c r="J8" s="91">
+        <f>I8/I$4*100</f>
+        <v>0</v>
+      </c>
+      <c r="K8" s="90">
+        <v>0</v>
+      </c>
+      <c r="L8" s="91">
+        <f>K8/K$4*100</f>
+        <v>0</v>
+      </c>
+      <c r="M8" s="90">
+        <v>0</v>
+      </c>
+      <c r="N8" s="91">
+        <f>M8/M$4*100</f>
+        <v>0</v>
+      </c>
+      <c r="O8" s="90">
+        <v>0</v>
+      </c>
+      <c r="P8" s="91">
+        <f>O8/O$4*100</f>
+        <v>0</v>
+      </c>
+      <c r="Q8" s="90">
+        <v>0</v>
+      </c>
+      <c r="R8" s="91">
+        <f>Q8/Q$4*100</f>
+        <v>0</v>
+      </c>
+      <c r="S8" s="90">
+        <v>0</v>
+      </c>
+      <c r="T8" s="91">
+        <f>S8/S$4*100</f>
+        <v>0</v>
+      </c>
+      <c r="U8" s="90">
+        <v>0</v>
+      </c>
+      <c r="V8" s="91">
+        <f>U8/U$4*100</f>
+        <v>0</v>
+      </c>
+      <c r="W8" s="92">
+        <v>0</v>
+      </c>
+      <c r="X8" s="99">
+        <f>W8/W$4*100</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="B9" s="78" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="93">
+        <v>8</v>
+      </c>
+      <c r="D9" s="94">
+        <f t="shared" ref="D9:F12" si="0">C9/C$4*100</f>
+        <v>80</v>
+      </c>
+      <c r="E9" s="93">
         <v>6</v>
       </c>
-      <c r="C2" s="4"/>
-[...414 lines deleted...]
-      <c r="H9" s="54">
+      <c r="F9" s="94">
         <f t="shared" si="0"/>
         <v>85.714285714285708</v>
       </c>
-      <c r="I9" s="55">
+      <c r="G9" s="93">
         <v>10</v>
       </c>
-      <c r="J9" s="54">
-        <f>I9/I$4*100</f>
+      <c r="H9" s="94">
+        <f t="shared" ref="H9:H12" si="1">G9/G$4*100</f>
         <v>100</v>
       </c>
-      <c r="K9" s="55">
+      <c r="I9" s="93">
         <v>8</v>
       </c>
-      <c r="L9" s="54">
-        <f>K9/K$4*100</f>
+      <c r="J9" s="94">
+        <f t="shared" ref="J9:L12" si="2">I9/I$4*100</f>
         <v>88.888888888888886</v>
       </c>
-      <c r="M9" s="55">
+      <c r="K9" s="93">
         <v>9</v>
       </c>
-      <c r="N9" s="54">
-        <f>M9/M$4*100</f>
+      <c r="L9" s="94">
+        <f t="shared" si="2"/>
         <v>90</v>
       </c>
-      <c r="O9" s="55">
+      <c r="M9" s="93">
         <v>9</v>
       </c>
-      <c r="P9" s="56">
-        <f>O9/O$4*100</f>
+      <c r="N9" s="94">
+        <f t="shared" ref="N9:N12" si="3">M9/M$4*100</f>
         <v>100</v>
       </c>
-      <c r="Q9" s="55">
+      <c r="O9" s="93">
         <v>9</v>
       </c>
-      <c r="R9" s="54">
+      <c r="P9" s="94">
+        <f t="shared" ref="P9:P12" si="4">O9/O$4*100</f>
+        <v>100</v>
+      </c>
+      <c r="Q9" s="93">
+        <v>8</v>
+      </c>
+      <c r="R9" s="94">
         <f>Q9/Q$4*100</f>
-        <v>100</v>
-[...4 lines deleted...]
-      <c r="T9" s="57">
+        <v>80</v>
+      </c>
+      <c r="S9" s="93">
+        <v>6</v>
+      </c>
+      <c r="T9" s="94">
         <f>S9/S$4*100</f>
-        <v>80</v>
-[...4 lines deleted...]
-      <c r="V9" s="57">
+        <v>85.714285714285708</v>
+      </c>
+      <c r="U9" s="93">
+        <v>11</v>
+      </c>
+      <c r="V9" s="94">
         <f>U9/U$4*100</f>
-        <v>85.714285714285708</v>
-[...4 lines deleted...]
-      <c r="X9" s="59">
+        <v>73.333333333333329</v>
+      </c>
+      <c r="W9" s="95">
+        <v>84</v>
+      </c>
+      <c r="X9" s="100">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="B10" s="78" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="93">
+        <v>1</v>
+      </c>
+      <c r="D10" s="94">
+        <f t="shared" si="0"/>
+        <v>10</v>
+      </c>
+      <c r="E10" s="93">
+        <v>0</v>
+      </c>
+      <c r="F10" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G10" s="93">
+        <v>0</v>
+      </c>
+      <c r="H10" s="94">
         <f t="shared" si="1"/>
-        <v>91.011235955056179</v>
-[...13 lines deleted...]
-      <c r="E10" s="55">
+        <v>0</v>
+      </c>
+      <c r="I10" s="93">
+        <v>0</v>
+      </c>
+      <c r="J10" s="94">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K10" s="93">
         <v>1</v>
       </c>
-      <c r="F10" s="54">
-        <f>E10/E$4*100</f>
+      <c r="L10" s="94">
+        <f t="shared" si="2"/>
         <v>10</v>
       </c>
-      <c r="G10" s="55">
-[...2 lines deleted...]
-      <c r="H10" s="54">
+      <c r="M10" s="93">
+        <v>0</v>
+      </c>
+      <c r="N10" s="94">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="O10" s="93">
+        <v>0</v>
+      </c>
+      <c r="P10" s="94">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="Q10" s="93">
+        <v>1</v>
+      </c>
+      <c r="R10" s="94">
+        <f>Q10/Q$4*100</f>
+        <v>10</v>
+      </c>
+      <c r="S10" s="93">
+        <v>1</v>
+      </c>
+      <c r="T10" s="94">
+        <f>S10/S$4*100</f>
+        <v>14.285714285714285</v>
+      </c>
+      <c r="U10" s="93">
+        <v>1</v>
+      </c>
+      <c r="V10" s="94">
+        <f>U10/U$4*100</f>
+        <v>6.666666666666667</v>
+      </c>
+      <c r="W10" s="95">
+        <v>5</v>
+      </c>
+      <c r="X10" s="100">
+        <f>W10/W$4*100</f>
+        <v>5.2083333333333339</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="B11" s="78" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="93">
+        <v>1</v>
+      </c>
+      <c r="D11" s="94">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...15 lines deleted...]
-      <c r="M10" s="55">
+        <v>10</v>
+      </c>
+      <c r="E11" s="93">
         <v>1</v>
       </c>
-      <c r="N10" s="54">
-[...60 lines deleted...]
-      <c r="H11" s="54">
+      <c r="F11" s="94">
         <f t="shared" si="0"/>
         <v>14.285714285714285</v>
       </c>
-      <c r="I11" s="55">
-[...6 lines deleted...]
-      <c r="K11" s="55">
+      <c r="G11" s="93">
+        <v>0</v>
+      </c>
+      <c r="H11" s="94">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I11" s="93">
         <v>1</v>
       </c>
-      <c r="L11" s="54">
-        <f>K11/K$4*100</f>
+      <c r="J11" s="94">
+        <f t="shared" si="2"/>
         <v>11.111111111111111</v>
       </c>
-      <c r="M11" s="55">
-[...16 lines deleted...]
-      <c r="R11" s="54">
+      <c r="K11" s="93">
+        <v>0</v>
+      </c>
+      <c r="L11" s="94">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M11" s="93">
+        <v>0</v>
+      </c>
+      <c r="N11" s="94">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="O11" s="93">
+        <v>0</v>
+      </c>
+      <c r="P11" s="94">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="Q11" s="93">
+        <v>1</v>
+      </c>
+      <c r="R11" s="94">
         <f>Q11/Q$4*100</f>
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="T11" s="57">
+        <v>10</v>
+      </c>
+      <c r="S11" s="93">
+        <v>0</v>
+      </c>
+      <c r="T11" s="94">
         <f>S11/S$4*100</f>
-        <v>10</v>
-[...4 lines deleted...]
-      <c r="V11" s="57">
+        <v>0</v>
+      </c>
+      <c r="U11" s="93">
+        <v>3</v>
+      </c>
+      <c r="V11" s="94">
         <f>U11/U$4*100</f>
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="X11" s="59">
+        <v>20</v>
+      </c>
+      <c r="W11" s="95">
+        <v>7</v>
+      </c>
+      <c r="X11" s="100">
+        <f>W11/W$4*100</f>
+        <v>7.291666666666667</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="78" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" s="93">
+        <v>0</v>
+      </c>
+      <c r="D12" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="E12" s="93">
+        <v>0</v>
+      </c>
+      <c r="F12" s="94">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G12" s="93">
+        <v>0</v>
+      </c>
+      <c r="H12" s="94">
         <f t="shared" si="1"/>
-        <v>4.4943820224719104</v>
-[...58 lines deleted...]
-      <c r="R12" s="62">
+        <v>0</v>
+      </c>
+      <c r="I12" s="93">
+        <v>0</v>
+      </c>
+      <c r="J12" s="94">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K12" s="93">
+        <v>0</v>
+      </c>
+      <c r="L12" s="94">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M12" s="93">
+        <v>0</v>
+      </c>
+      <c r="N12" s="94">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="O12" s="93">
+        <v>0</v>
+      </c>
+      <c r="P12" s="94">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="Q12" s="93">
+        <v>0</v>
+      </c>
+      <c r="R12" s="94">
         <f>Q12/Q$4*100</f>
         <v>0</v>
       </c>
-      <c r="S12" s="61">
-[...2 lines deleted...]
-      <c r="T12" s="63">
+      <c r="S12" s="93">
+        <v>0</v>
+      </c>
+      <c r="T12" s="94">
         <f>S12/S$4*100</f>
         <v>0</v>
       </c>
-      <c r="U12" s="61">
-[...2 lines deleted...]
-      <c r="V12" s="63">
+      <c r="U12" s="93">
+        <v>0</v>
+      </c>
+      <c r="V12" s="94">
         <f>U12/U$4*100</f>
         <v>0</v>
       </c>
-      <c r="W12" s="64">
-[...111 lines deleted...]
-      <c r="X16" s="79"/>
+      <c r="W12" s="95">
+        <v>0</v>
+      </c>
+      <c r="X12" s="100">
+        <f>W12/W$4*100</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="B13" s="26"/>
+      <c r="C13" s="26"/>
+      <c r="D13" s="26"/>
+      <c r="E13" s="26"/>
+      <c r="F13" s="26"/>
+      <c r="G13" s="26"/>
+      <c r="H13" s="26"/>
+      <c r="I13" s="26"/>
+      <c r="J13" s="26"/>
+      <c r="K13" s="26"/>
+      <c r="L13" s="26"/>
+      <c r="M13" s="26"/>
+      <c r="N13" s="26"/>
+      <c r="O13" s="26"/>
+      <c r="P13" s="26"/>
+      <c r="Q13" s="26"/>
+      <c r="R13" s="26"/>
+      <c r="S13" s="25"/>
+      <c r="T13" s="25"/>
+      <c r="U13" s="25"/>
+      <c r="V13" s="25"/>
+      <c r="W13" s="25"/>
+      <c r="X13" s="25"/>
+    </row>
+    <row r="14" spans="1:24" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="C14" s="51"/>
+      <c r="D14" s="51"/>
+      <c r="E14" s="51"/>
+      <c r="F14" s="51"/>
+      <c r="G14" s="51"/>
+      <c r="H14" s="51"/>
+      <c r="I14" s="51"/>
+      <c r="J14" s="51"/>
+      <c r="K14" s="51"/>
+      <c r="L14" s="51"/>
+      <c r="M14" s="51"/>
+      <c r="N14" s="51"/>
+      <c r="O14" s="51"/>
+      <c r="P14" s="51"/>
+      <c r="Q14" s="51"/>
+      <c r="R14" s="51"/>
+      <c r="S14" s="25"/>
+      <c r="T14" s="25"/>
+      <c r="U14" s="25"/>
+      <c r="V14" s="25"/>
+      <c r="W14" s="25"/>
+      <c r="X14" s="25"/>
+    </row>
+    <row r="15" spans="1:24" s="39" customFormat="1" ht="41.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="123" t="s">
+        <v>59</v>
+      </c>
+      <c r="C15" s="124"/>
+      <c r="D15" s="124"/>
+      <c r="E15" s="124"/>
+      <c r="F15" s="124"/>
+      <c r="G15" s="124"/>
+      <c r="H15" s="124"/>
+      <c r="I15" s="124"/>
+      <c r="J15" s="124"/>
+      <c r="K15" s="124"/>
+      <c r="L15" s="124"/>
+      <c r="M15" s="124"/>
+      <c r="N15" s="124"/>
+      <c r="O15" s="124"/>
+      <c r="P15" s="124"/>
+      <c r="Q15" s="124"/>
+      <c r="R15" s="124"/>
+      <c r="S15" s="38"/>
+      <c r="T15" s="38"/>
+      <c r="U15" s="38"/>
+      <c r="V15" s="38"/>
+      <c r="W15" s="38"/>
+      <c r="X15" s="38"/>
+    </row>
+    <row r="16" spans="1:24" ht="130.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="52" t="s">
+        <v>136</v>
+      </c>
+      <c r="C16" s="53"/>
+      <c r="D16" s="53"/>
+      <c r="E16" s="53"/>
+      <c r="F16" s="53"/>
+      <c r="G16" s="53"/>
+      <c r="H16" s="54"/>
+      <c r="I16" s="54"/>
+      <c r="J16" s="54"/>
+      <c r="K16" s="54"/>
+      <c r="L16" s="54"/>
+      <c r="M16" s="54"/>
+      <c r="N16" s="54"/>
+      <c r="O16" s="54"/>
+      <c r="P16" s="54"/>
+      <c r="Q16" s="119"/>
+      <c r="R16" s="120"/>
+      <c r="S16" s="121"/>
+      <c r="T16" s="121"/>
+      <c r="U16" s="121"/>
+      <c r="V16" s="121"/>
+      <c r="W16" s="121"/>
+      <c r="X16" s="122"/>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
-  <pageSetup scale="42" orientation="landscape" r:id="rId1"/>
+  <phoneticPr fontId="28" type="noConversion"/>
+  <dataValidations xWindow="461" yWindow="364" count="5">
+    <dataValidation allowBlank="1" showInputMessage="1" sqref="W6:X6" xr:uid="{00000000-0002-0000-0100-000001000000}"/>
+    <dataValidation allowBlank="1" sqref="K4:L4" xr:uid="{00000000-0002-0000-0100-000002000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="The sheet contains Outcome across cells B2:X6 and Time to Degree Ranges across cells B7:X16." sqref="A1" xr:uid="{9A176328-C8B7-4602-BDD8-99D3652E63F9}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Describe or provide the link to program admissions policies in cell B16." sqref="B15" xr:uid="{75964803-B72A-4CB4-9651-08B381373F01}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This is your &quot;true mean&quot; - the mean found by using all students you have had in the last 7 years." sqref="W5:X5" xr:uid="{B59640E6-2BB7-460A-8B5C-5F9CFFC75DCC}"/>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="43" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <sheetPr>
-    <tabColor rgb="FF548DD4"/>
+  <sheetPr codeName="Sheet3">
+    <tabColor theme="3" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B2:Z8"/>
+  <dimension ref="B2:C15"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView view="pageLayout" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
       <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="26" width="9.140625" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="3.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="61" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="26.5703125" style="1" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:3" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="80" t="s">
+      <c r="B2" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2" s="25"/>
+    </row>
+    <row r="3" spans="2:3" ht="31.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="64" t="s">
+        <v>19</v>
+      </c>
+      <c r="C3" s="65" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="4" spans="2:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="61" t="s">
+        <v>31</v>
+      </c>
+      <c r="C4" s="130" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B5" s="62" t="s">
         <v>32</v>
       </c>
-      <c r="C2" s="1"/>
-[...22 lines deleted...]
-        <v>106</v>
+      <c r="C5" s="130" t="s">
+        <v>137</v>
       </c>
     </row>
     <row r="6" spans="2:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="B6" s="134" t="s">
-[...11 lines deleted...]
-        <v>108</v>
+      <c r="B6" s="62" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" s="131" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B7" s="62" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="63" t="s">
+        <v>139</v>
       </c>
     </row>
     <row r="8" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="134" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B8" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" s="132" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B9" s="25"/>
+      <c r="C9" s="25"/>
+    </row>
+    <row r="10" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B10" s="25"/>
+      <c r="C10" s="25"/>
+    </row>
+    <row r="11" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B11" s="25"/>
+      <c r="C11" s="25"/>
+    </row>
+    <row r="12" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B12" s="25"/>
+      <c r="C12" s="25"/>
+    </row>
+    <row r="13" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B13" s="25"/>
+      <c r="C13" s="25"/>
+    </row>
+    <row r="14" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B14" s="25"/>
+      <c r="C14" s="25"/>
+    </row>
+    <row r="15" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B15" s="25"/>
+      <c r="C15" s="25"/>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
-[...1417 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <dataValidations count="1">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="The sheet contains details of Program Costs across cells B2:C8." sqref="A1" xr:uid="{A50C9DCC-6D87-4B8D-8D0D-B85C27290C0D}"/>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
-[...1 lines deleted...]
-    <tabColor rgb="FFE36C09"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <sheetPr codeName="Sheet4">
+    <tabColor rgb="FF00B050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B2:C6"/>
+  <dimension ref="A1:BM24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C6" sqref="C6"/>
+    <sheetView showWhiteSpace="0" view="pageLayout" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="U16" sqref="U16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="5.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.42578125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="26" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="3.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="45.28515625" style="1" customWidth="1"/>
+    <col min="3" max="22" width="10.7109375" style="1" customWidth="1"/>
+    <col min="23" max="16384" width="5.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:3" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="80" t="s">
+    <row r="1" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="25"/>
+      <c r="I1" s="25"/>
+      <c r="J1" s="25"/>
+      <c r="K1" s="25"/>
+      <c r="L1" s="25"/>
+      <c r="M1" s="25"/>
+      <c r="N1" s="25"/>
+      <c r="O1" s="25"/>
+      <c r="P1" s="25"/>
+      <c r="Q1" s="25"/>
+      <c r="R1" s="25"/>
+      <c r="S1" s="25"/>
+      <c r="T1" s="25"/>
+      <c r="U1" s="25"/>
+      <c r="V1" s="25"/>
+      <c r="W1" s="25"/>
+    </row>
+    <row r="2" spans="1:23" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2" s="27"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
+      <c r="O2" s="25"/>
+      <c r="P2" s="25"/>
+      <c r="Q2" s="25"/>
+      <c r="R2" s="25"/>
+      <c r="S2" s="25"/>
+      <c r="T2" s="25"/>
+      <c r="U2" s="25"/>
+      <c r="V2" s="25"/>
+      <c r="W2" s="25"/>
+    </row>
+    <row r="3" spans="1:23" ht="74.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="103" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" s="128" t="s">
+        <v>75</v>
+      </c>
+      <c r="D3" s="128" t="s">
+        <v>76</v>
+      </c>
+      <c r="E3" s="128" t="s">
+        <v>77</v>
+      </c>
+      <c r="F3" s="128" t="s">
+        <v>78</v>
+      </c>
+      <c r="G3" s="128" t="s">
+        <v>79</v>
+      </c>
+      <c r="H3" s="128" t="s">
+        <v>98</v>
+      </c>
+      <c r="I3" s="128" t="s">
+        <v>80</v>
+      </c>
+      <c r="J3" s="128" t="s">
+        <v>81</v>
+      </c>
+      <c r="K3" s="128" t="s">
+        <v>82</v>
+      </c>
+      <c r="L3" s="128" t="s">
+        <v>83</v>
+      </c>
+      <c r="M3" s="128" t="s">
+        <v>84</v>
+      </c>
+      <c r="N3" s="128" t="s">
+        <v>85</v>
+      </c>
+      <c r="O3" s="128" t="s">
+        <v>111</v>
+      </c>
+      <c r="P3" s="128" t="s">
+        <v>112</v>
+      </c>
+      <c r="Q3" s="128" t="s">
+        <v>122</v>
+      </c>
+      <c r="R3" s="128" t="s">
+        <v>117</v>
+      </c>
+      <c r="S3" s="128" t="s">
+        <v>123</v>
+      </c>
+      <c r="T3" s="128" t="s">
+        <v>121</v>
+      </c>
+      <c r="U3" s="128" t="s">
+        <v>133</v>
+      </c>
+      <c r="V3" s="128" t="s">
+        <v>134</v>
+      </c>
+      <c r="W3" s="25"/>
+    </row>
+    <row r="4" spans="1:23" ht="30" x14ac:dyDescent="0.25">
+      <c r="B4" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="6">
+        <v>5</v>
+      </c>
+      <c r="D4" s="22">
+        <f t="shared" ref="D4:D9" si="0">C4/C$10*100</f>
+        <v>62.5</v>
+      </c>
+      <c r="E4" s="6">
+        <v>11</v>
+      </c>
+      <c r="F4" s="22">
+        <f t="shared" ref="F4:F9" si="1">E4/E$10*100</f>
+        <v>100</v>
+      </c>
+      <c r="G4" s="6">
+        <v>8</v>
+      </c>
+      <c r="H4" s="22">
+        <f t="shared" ref="H4:H9" si="2">G4/G$10*100</f>
+        <v>88.888888888888886</v>
+      </c>
+      <c r="I4" s="6">
+        <v>8</v>
+      </c>
+      <c r="J4" s="22">
+        <f t="shared" ref="J4:J9" si="3">I4/I$10*100</f>
+        <v>80</v>
+      </c>
+      <c r="K4" s="6">
+        <v>6</v>
+      </c>
+      <c r="L4" s="22">
+        <f t="shared" ref="L4:L9" si="4">K4/K$10*100</f>
+        <v>60</v>
+      </c>
+      <c r="M4" s="6">
+        <v>9</v>
+      </c>
+      <c r="N4" s="21">
+        <f t="shared" ref="N4:N9" si="5">M4/M$10*100</f>
+        <v>81.818181818181827</v>
+      </c>
+      <c r="O4" s="6">
+        <v>8</v>
+      </c>
+      <c r="P4" s="22">
+        <f t="shared" ref="P4:P9" si="6">O4/O$10*100</f>
+        <v>72.727272727272734</v>
+      </c>
+      <c r="Q4" s="6">
+        <v>5</v>
+      </c>
+      <c r="R4" s="21">
+        <f t="shared" ref="R4:R9" si="7">Q4/Q$10*100</f>
+        <v>55.555555555555557</v>
+      </c>
+      <c r="S4" s="6">
+        <v>5</v>
+      </c>
+      <c r="T4" s="21">
+        <f t="shared" ref="T4:T9" si="8">S4/S$10*100</f>
+        <v>41.666666666666671</v>
+      </c>
+      <c r="U4" s="6">
+        <v>7</v>
+      </c>
+      <c r="V4" s="22">
+        <f t="shared" ref="V4:V9" si="9">U4/U$10*100</f>
+        <v>63.636363636363633</v>
+      </c>
+      <c r="W4" s="25"/>
+    </row>
+    <row r="5" spans="1:23" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="58" t="s">
+        <v>34</v>
+      </c>
+      <c r="C5" s="4">
+        <v>2</v>
+      </c>
+      <c r="D5" s="22">
+        <f t="shared" si="0"/>
+        <v>25</v>
+      </c>
+      <c r="E5" s="4">
+        <v>0</v>
+      </c>
+      <c r="F5" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G5" s="4">
+        <v>0</v>
+      </c>
+      <c r="H5" s="22">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I5" s="4">
+        <v>0</v>
+      </c>
+      <c r="J5" s="22">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="K5" s="4">
+        <v>1</v>
+      </c>
+      <c r="L5" s="22">
+        <f t="shared" si="4"/>
+        <v>10</v>
+      </c>
+      <c r="M5" s="4">
+        <v>1</v>
+      </c>
+      <c r="N5" s="21">
+        <f t="shared" si="5"/>
+        <v>9.0909090909090917</v>
+      </c>
+      <c r="O5" s="4">
+        <v>0</v>
+      </c>
+      <c r="P5" s="22">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="21">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>2</v>
+      </c>
+      <c r="T5" s="21">
+        <f t="shared" si="8"/>
+        <v>16.666666666666664</v>
+      </c>
+      <c r="U5" s="4">
+        <v>0</v>
+      </c>
+      <c r="V5" s="22">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="W5" s="25"/>
+    </row>
+    <row r="6" spans="1:23" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" s="4">
+        <v>0</v>
+      </c>
+      <c r="D6" s="22">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="E6" s="4">
+        <v>0</v>
+      </c>
+      <c r="F6" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G6" s="4">
+        <v>0</v>
+      </c>
+      <c r="H6" s="22">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I6" s="4">
+        <v>0</v>
+      </c>
+      <c r="J6" s="22">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="K6" s="4">
+        <v>0</v>
+      </c>
+      <c r="L6" s="22">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M6" s="4">
+        <v>0</v>
+      </c>
+      <c r="N6" s="21">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="O6" s="4">
+        <v>0</v>
+      </c>
+      <c r="P6" s="22">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="21">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>0</v>
+      </c>
+      <c r="T6" s="21">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="U6" s="4">
+        <v>0</v>
+      </c>
+      <c r="V6" s="22">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="W6" s="25"/>
+    </row>
+    <row r="7" spans="1:23" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="58" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="4">
+        <v>0</v>
+      </c>
+      <c r="D7" s="22">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="E7" s="4">
+        <v>0</v>
+      </c>
+      <c r="F7" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G7" s="4">
+        <v>0</v>
+      </c>
+      <c r="H7" s="22">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I7" s="4">
+        <v>0</v>
+      </c>
+      <c r="J7" s="22">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="K7" s="4">
+        <v>0</v>
+      </c>
+      <c r="L7" s="22">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M7" s="4">
+        <v>0</v>
+      </c>
+      <c r="N7" s="21">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="O7" s="4">
+        <v>2</v>
+      </c>
+      <c r="P7" s="22">
+        <f t="shared" si="6"/>
+        <v>18.181818181818183</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>1</v>
+      </c>
+      <c r="R7" s="21">
+        <f t="shared" si="7"/>
+        <v>11.111111111111111</v>
+      </c>
+      <c r="S7" s="4">
+        <v>4</v>
+      </c>
+      <c r="T7" s="21">
+        <f t="shared" si="8"/>
+        <v>33.333333333333329</v>
+      </c>
+      <c r="U7" s="4">
+        <v>0</v>
+      </c>
+      <c r="V7" s="22">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="W7" s="25"/>
+    </row>
+    <row r="8" spans="1:23" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" s="5">
+        <v>1</v>
+      </c>
+      <c r="D8" s="24">
+        <f t="shared" si="0"/>
+        <v>12.5</v>
+      </c>
+      <c r="E8" s="5">
+        <v>0</v>
+      </c>
+      <c r="F8" s="24">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G8" s="5">
+        <v>1</v>
+      </c>
+      <c r="H8" s="24">
+        <f t="shared" si="2"/>
+        <v>11.111111111111111</v>
+      </c>
+      <c r="I8" s="5">
+        <v>2</v>
+      </c>
+      <c r="J8" s="24">
+        <f t="shared" si="3"/>
+        <v>20</v>
+      </c>
+      <c r="K8" s="5">
+        <v>3</v>
+      </c>
+      <c r="L8" s="24">
+        <f t="shared" si="4"/>
+        <v>30</v>
+      </c>
+      <c r="M8" s="5">
+        <v>1</v>
+      </c>
+      <c r="N8" s="23">
+        <f t="shared" si="5"/>
+        <v>9.0909090909090917</v>
+      </c>
+      <c r="O8" s="5">
+        <v>0</v>
+      </c>
+      <c r="P8" s="24">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="Q8" s="5">
+        <v>2</v>
+      </c>
+      <c r="R8" s="23">
+        <f t="shared" si="7"/>
+        <v>22.222222222222221</v>
+      </c>
+      <c r="S8" s="5">
+        <v>1</v>
+      </c>
+      <c r="T8" s="23">
+        <f t="shared" si="8"/>
+        <v>8.3333333333333321</v>
+      </c>
+      <c r="U8" s="5">
+        <v>1</v>
+      </c>
+      <c r="V8" s="24">
+        <f t="shared" si="9"/>
+        <v>9.0909090909090917</v>
+      </c>
+      <c r="W8" s="25"/>
+    </row>
+    <row r="9" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B9" s="59" t="s">
+        <v>43</v>
+      </c>
+      <c r="C9" s="14">
+        <v>8</v>
+      </c>
+      <c r="D9" s="28">
+        <f t="shared" si="0"/>
+        <v>100</v>
+      </c>
+      <c r="E9" s="14">
+        <v>11</v>
+      </c>
+      <c r="F9" s="28">
+        <f t="shared" si="1"/>
+        <v>100</v>
+      </c>
+      <c r="G9" s="14">
+        <v>9</v>
+      </c>
+      <c r="H9" s="28">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I9" s="14">
+        <v>10</v>
+      </c>
+      <c r="J9" s="28">
+        <f t="shared" si="3"/>
+        <v>100</v>
+      </c>
+      <c r="K9" s="14">
+        <v>10</v>
+      </c>
+      <c r="L9" s="28">
+        <f t="shared" si="4"/>
+        <v>100</v>
+      </c>
+      <c r="M9" s="14">
+        <v>11</v>
+      </c>
+      <c r="N9" s="29">
+        <f t="shared" si="5"/>
+        <v>100</v>
+      </c>
+      <c r="O9" s="14">
+        <v>10</v>
+      </c>
+      <c r="P9" s="28">
+        <f t="shared" si="6"/>
+        <v>90.909090909090907</v>
+      </c>
+      <c r="Q9" s="14">
+        <v>8</v>
+      </c>
+      <c r="R9" s="29">
+        <f t="shared" si="7"/>
+        <v>88.888888888888886</v>
+      </c>
+      <c r="S9" s="14">
+        <v>12</v>
+      </c>
+      <c r="T9" s="29">
+        <f t="shared" si="8"/>
+        <v>100</v>
+      </c>
+      <c r="U9" s="14">
+        <v>8</v>
+      </c>
+      <c r="V9" s="28">
+        <f t="shared" si="9"/>
+        <v>72.727272727272734</v>
+      </c>
+      <c r="W9" s="25"/>
+    </row>
+    <row r="10" spans="1:23" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="59" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" s="14">
+        <v>8</v>
+      </c>
+      <c r="D10" s="75" t="s">
+        <v>2</v>
+      </c>
+      <c r="E10" s="14">
+        <v>11</v>
+      </c>
+      <c r="F10" s="75" t="s">
+        <v>2</v>
+      </c>
+      <c r="G10" s="14">
+        <v>9</v>
+      </c>
+      <c r="H10" s="75" t="s">
+        <v>2</v>
+      </c>
+      <c r="I10" s="14">
+        <v>10</v>
+      </c>
+      <c r="J10" s="75" t="s">
+        <v>2</v>
+      </c>
+      <c r="K10" s="14">
+        <v>10</v>
+      </c>
+      <c r="L10" s="75" t="s">
+        <v>2</v>
+      </c>
+      <c r="M10" s="14">
+        <v>11</v>
+      </c>
+      <c r="N10" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="O10" s="14">
+        <v>11</v>
+      </c>
+      <c r="P10" s="75" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q10" s="14">
+        <v>9</v>
+      </c>
+      <c r="R10" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="S10" s="14">
+        <v>12</v>
+      </c>
+      <c r="T10" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="U10" s="14">
+        <v>11</v>
+      </c>
+      <c r="V10" s="75" t="s">
+        <v>2</v>
+      </c>
+      <c r="W10" s="25"/>
+    </row>
+    <row r="11" spans="1:23" ht="111" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="30"/>
+      <c r="C11" s="31"/>
+      <c r="D11" s="31"/>
+      <c r="E11" s="31"/>
+      <c r="F11" s="31"/>
+      <c r="G11" s="31"/>
+      <c r="H11" s="31"/>
+      <c r="I11" s="31"/>
+      <c r="J11" s="31"/>
+      <c r="K11" s="31"/>
+      <c r="L11" s="31"/>
+      <c r="M11" s="31"/>
+      <c r="N11" s="31"/>
+      <c r="O11" s="31"/>
+      <c r="P11" s="31"/>
+      <c r="Q11" s="25"/>
+      <c r="R11" s="25"/>
+      <c r="S11" s="25"/>
+      <c r="T11" s="25"/>
+      <c r="U11" s="25"/>
+      <c r="V11" s="25"/>
+      <c r="W11" s="25"/>
+    </row>
+    <row r="12" spans="1:23" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="25"/>
+      <c r="D12" s="25"/>
+      <c r="E12" s="25"/>
+      <c r="F12" s="25"/>
+      <c r="G12" s="25"/>
+      <c r="H12" s="25"/>
+      <c r="I12" s="25"/>
+      <c r="J12" s="25"/>
+      <c r="K12" s="25"/>
+      <c r="L12" s="25"/>
+      <c r="M12" s="25"/>
+      <c r="N12" s="25"/>
+      <c r="O12" s="25"/>
+      <c r="P12" s="25"/>
+      <c r="Q12" s="25"/>
+      <c r="R12" s="25"/>
+      <c r="S12" s="25"/>
+      <c r="T12" s="25"/>
+      <c r="U12" s="25"/>
+      <c r="V12" s="25"/>
+      <c r="W12" s="25"/>
+    </row>
+    <row r="13" spans="1:23" ht="74.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="103" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="128" t="s">
+        <v>75</v>
+      </c>
+      <c r="D13" s="128" t="s">
+        <v>76</v>
+      </c>
+      <c r="E13" s="128" t="s">
+        <v>77</v>
+      </c>
+      <c r="F13" s="128" t="s">
+        <v>78</v>
+      </c>
+      <c r="G13" s="128" t="s">
+        <v>79</v>
+      </c>
+      <c r="H13" s="128" t="s">
+        <v>98</v>
+      </c>
+      <c r="I13" s="128" t="s">
+        <v>80</v>
+      </c>
+      <c r="J13" s="128" t="s">
+        <v>81</v>
+      </c>
+      <c r="K13" s="128" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="128" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="128" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" s="128" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="128" t="s">
+        <v>111</v>
+      </c>
+      <c r="P13" s="128" t="s">
+        <v>112</v>
+      </c>
+      <c r="Q13" s="128" t="s">
+        <v>122</v>
+      </c>
+      <c r="R13" s="128" t="s">
+        <v>117</v>
+      </c>
+      <c r="S13" s="128" t="s">
+        <v>123</v>
+      </c>
+      <c r="T13" s="128" t="s">
+        <v>121</v>
+      </c>
+      <c r="U13" s="128" t="s">
+        <v>133</v>
+      </c>
+      <c r="V13" s="128" t="s">
+        <v>134</v>
+      </c>
+      <c r="W13" s="25"/>
+    </row>
+    <row r="14" spans="1:23" ht="45" x14ac:dyDescent="0.25">
+      <c r="B14" s="57" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" s="2">
+        <f>IF(ISBLANK(C10),"",IF(C10=0,"0",C10))</f>
+        <v>8</v>
+      </c>
+      <c r="D14" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="E14" s="2">
+        <f>IF(ISBLANK(E10),"",IF(E10=0,"0",E10))</f>
+        <v>11</v>
+      </c>
+      <c r="F14" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="G14" s="2">
+        <f>IF(ISBLANK(G10),"",IF(G10=0,"0",G10))</f>
+        <v>9</v>
+      </c>
+      <c r="H14" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="I14" s="2">
+        <f>IF(ISBLANK(I10),"",IF(I10=0,"0",I10))</f>
+        <v>10</v>
+      </c>
+      <c r="J14" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="K14" s="2">
+        <f>IF(ISBLANK(K10),"",IF(K10=0,"0",K10))</f>
+        <v>10</v>
+      </c>
+      <c r="L14" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="M14" s="2">
+        <f>IF(ISBLANK(M10),"",IF(M10=0,"0",M10))</f>
+        <v>11</v>
+      </c>
+      <c r="N14" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="O14" s="2">
+        <f>IF(ISBLANK(O10),"",IF(O10=0,"0",O10))</f>
+        <v>11</v>
+      </c>
+      <c r="P14" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q14" s="2">
+        <f>IF(ISBLANK(Q10),"",IF(Q10=0,"0",Q10))</f>
+        <v>9</v>
+      </c>
+      <c r="R14" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="S14" s="2">
+        <f>IF(ISBLANK(S10),"",IF(S10=0,"0",S10))</f>
+        <v>12</v>
+      </c>
+      <c r="T14" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="U14" s="2">
+        <f>IF(ISBLANK(U10),"",IF(U10=0,"0",U10))</f>
+        <v>11</v>
+      </c>
+      <c r="V14" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="W14" s="25"/>
+    </row>
+    <row r="15" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B15" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="4">
+        <v>7</v>
+      </c>
+      <c r="D15" s="32">
+        <f>C15/C$14*100</f>
+        <v>87.5</v>
+      </c>
+      <c r="E15" s="3">
+        <v>11</v>
+      </c>
+      <c r="F15" s="32">
+        <f t="shared" ref="F15" si="10">E15/E$14*100</f>
+        <v>100</v>
+      </c>
+      <c r="G15" s="3">
+        <v>9</v>
+      </c>
+      <c r="H15" s="32">
+        <f t="shared" ref="H15" si="11">G15/G$14*100</f>
+        <v>100</v>
+      </c>
+      <c r="I15" s="3">
+        <v>10</v>
+      </c>
+      <c r="J15" s="32">
+        <f t="shared" ref="J15" si="12">I15/I$14*100</f>
+        <v>100</v>
+      </c>
+      <c r="K15" s="3">
+        <v>10</v>
+      </c>
+      <c r="L15" s="32">
+        <f t="shared" ref="L15" si="13">K15/K$14*100</f>
+        <v>100</v>
+      </c>
+      <c r="M15" s="3">
+        <v>11</v>
+      </c>
+      <c r="N15" s="32">
+        <f t="shared" ref="N15" si="14">M15/M$14*100</f>
+        <v>100</v>
+      </c>
+      <c r="O15" s="3">
+        <v>10</v>
+      </c>
+      <c r="P15" s="32">
+        <f t="shared" ref="P15" si="15">O15/O$14*100</f>
+        <v>90.909090909090907</v>
+      </c>
+      <c r="Q15" s="3">
+        <v>8</v>
+      </c>
+      <c r="R15" s="32">
+        <f t="shared" ref="R15" si="16">Q15/Q$14*100</f>
+        <v>88.888888888888886</v>
+      </c>
+      <c r="S15" s="3">
+        <v>12</v>
+      </c>
+      <c r="T15" s="32">
+        <f t="shared" ref="T15" si="17">S15/S$14*100</f>
+        <v>100</v>
+      </c>
+      <c r="U15" s="3">
+        <v>8</v>
+      </c>
+      <c r="V15" s="34">
+        <f t="shared" ref="V15" si="18">U15/U$14*100</f>
+        <v>72.727272727272734</v>
+      </c>
+      <c r="W15" s="25"/>
+    </row>
+    <row r="16" spans="1:23" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="125" t="s">
+        <v>104</v>
+      </c>
+      <c r="C16" s="14">
+        <v>0</v>
+      </c>
+      <c r="D16" s="74">
+        <f>C16/C$14*100</f>
+        <v>0</v>
+      </c>
+      <c r="E16" s="60">
+        <v>0</v>
+      </c>
+      <c r="F16" s="74">
+        <f t="shared" ref="F16" si="19">E16/E$14*100</f>
+        <v>0</v>
+      </c>
+      <c r="G16" s="60">
+        <v>0</v>
+      </c>
+      <c r="H16" s="74">
+        <f t="shared" ref="H16" si="20">G16/G$14*100</f>
+        <v>0</v>
+      </c>
+      <c r="I16" s="60">
+        <v>0</v>
+      </c>
+      <c r="J16" s="74">
+        <f t="shared" ref="J16" si="21">I16/I$14*100</f>
+        <v>0</v>
+      </c>
+      <c r="K16" s="60"/>
+      <c r="L16" s="74">
+        <f t="shared" ref="L16" si="22">K16/K$14*100</f>
+        <v>0</v>
+      </c>
+      <c r="M16" s="60"/>
+      <c r="N16" s="74">
+        <f t="shared" ref="N16" si="23">M16/M$14*100</f>
+        <v>0</v>
+      </c>
+      <c r="O16" s="60">
+        <v>0</v>
+      </c>
+      <c r="P16" s="74">
+        <f t="shared" ref="P16" si="24">O16/O$14*100</f>
+        <v>0</v>
+      </c>
+      <c r="Q16" s="60">
+        <v>0</v>
+      </c>
+      <c r="R16" s="74">
+        <f t="shared" ref="R16" si="25">Q16/Q$14*100</f>
+        <v>0</v>
+      </c>
+      <c r="S16" s="60">
+        <v>0</v>
+      </c>
+      <c r="T16" s="74">
+        <f t="shared" ref="T16" si="26">S16/S$14*100</f>
+        <v>0</v>
+      </c>
+      <c r="U16" s="60">
+        <v>0</v>
+      </c>
+      <c r="V16" s="75">
+        <f t="shared" ref="V16" si="27">U16/U$14*100</f>
+        <v>0</v>
+      </c>
+      <c r="W16" s="25"/>
+    </row>
+    <row r="17" spans="2:65" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" s="55"/>
+      <c r="D17" s="55"/>
+      <c r="E17" s="55"/>
+      <c r="F17" s="55"/>
+      <c r="G17" s="55"/>
+      <c r="H17" s="55"/>
+      <c r="I17" s="55"/>
+      <c r="J17" s="55"/>
+      <c r="K17" s="55"/>
+      <c r="L17" s="55"/>
+      <c r="M17" s="55"/>
+      <c r="N17" s="55"/>
+      <c r="O17" s="55"/>
+      <c r="P17" s="55"/>
+      <c r="Q17" s="25"/>
+      <c r="R17" s="25"/>
+      <c r="S17" s="25"/>
+      <c r="T17" s="25"/>
+      <c r="U17" s="25"/>
+      <c r="V17" s="25"/>
+      <c r="W17" s="25"/>
+    </row>
+    <row r="18" spans="2:65" x14ac:dyDescent="0.25">
+      <c r="B18" s="25"/>
+      <c r="C18" s="25"/>
+      <c r="D18" s="25"/>
+      <c r="E18" s="25"/>
+      <c r="F18" s="25"/>
+      <c r="G18" s="25"/>
+      <c r="H18" s="25"/>
+      <c r="I18" s="25"/>
+      <c r="J18" s="25"/>
+      <c r="K18" s="25"/>
+      <c r="L18" s="25"/>
+      <c r="M18" s="25"/>
+      <c r="N18" s="25"/>
+      <c r="O18" s="25"/>
+      <c r="P18" s="25"/>
+      <c r="Q18" s="25"/>
+      <c r="R18" s="25"/>
+      <c r="S18" s="25"/>
+      <c r="T18" s="25"/>
+      <c r="U18" s="25"/>
+      <c r="V18" s="25"/>
+      <c r="W18" s="25"/>
+    </row>
+    <row r="19" spans="2:65" x14ac:dyDescent="0.25">
+      <c r="B19" s="25"/>
+      <c r="C19" s="25"/>
+      <c r="D19" s="25"/>
+      <c r="E19" s="25"/>
+      <c r="F19" s="25"/>
+      <c r="G19" s="25"/>
+      <c r="H19" s="25"/>
+      <c r="I19" s="25"/>
+      <c r="J19" s="25"/>
+      <c r="K19" s="25"/>
+      <c r="L19" s="25"/>
+      <c r="M19" s="25"/>
+      <c r="N19" s="25"/>
+      <c r="O19" s="25"/>
+      <c r="P19" s="25"/>
+      <c r="Q19" s="25"/>
+      <c r="R19" s="25"/>
+      <c r="S19" s="25"/>
+      <c r="T19" s="25"/>
+      <c r="U19" s="25"/>
+      <c r="V19" s="25"/>
+      <c r="W19" s="25"/>
+    </row>
+    <row r="23" spans="2:65" x14ac:dyDescent="0.25">
+      <c r="E23" s="8"/>
+    </row>
+    <row r="24" spans="2:65" x14ac:dyDescent="0.25">
+      <c r="BM24" s="17"/>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="28" type="noConversion"/>
+  <dataValidations count="2">
+    <dataValidation allowBlank="1" showErrorMessage="1" sqref="C14:V14" xr:uid="{00000000-0002-0000-0300-000000000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="The sheet contains details of Internship Placement - Table 1 across cells B2:V10 and Internship Placement - Table 2 across cells B12:V17." sqref="A1" xr:uid="{E257B4F7-630C-433F-88ED-13E095E5D6E1}"/>
+  </dataValidations>
+  <hyperlinks>
+    <hyperlink ref="B16" location="Internships!B17" tooltip="*" display="Students who obtained half-time internships* (if applicable)" xr:uid="{5806C704-F005-48B8-958E-46E41089E912}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="17" orientation="portrait" r:id="rId1"/>
+  <tableParts count="2">
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <sheetPr codeName="Sheet5">
+    <tabColor theme="7" tint="-0.499984740745262"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:W12"/>
+  <sheetViews>
+    <sheetView showWhiteSpace="0" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="U12" sqref="U12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="5.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="25.85546875" style="1" customWidth="1"/>
+    <col min="3" max="22" width="10.7109375" style="9" customWidth="1"/>
+    <col min="23" max="16384" width="5.7109375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A1" s="25"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
+      <c r="Q1" s="33"/>
+      <c r="R1" s="33"/>
+      <c r="S1" s="33"/>
+      <c r="T1" s="33"/>
+      <c r="U1" s="33"/>
+      <c r="V1" s="33"/>
+      <c r="W1" s="25"/>
+    </row>
+    <row r="2" spans="1:23" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+      <c r="N2" s="33"/>
+      <c r="O2" s="33"/>
+      <c r="P2" s="33"/>
+      <c r="Q2" s="33"/>
+      <c r="R2" s="33"/>
+      <c r="S2" s="33"/>
+      <c r="T2" s="33"/>
+      <c r="U2" s="33"/>
+      <c r="V2" s="33"/>
+      <c r="W2" s="25"/>
+    </row>
+    <row r="3" spans="1:23" ht="77.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="103" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="102" t="s">
+        <v>86</v>
+      </c>
+      <c r="D3" s="102" t="s">
+        <v>92</v>
+      </c>
+      <c r="E3" s="102" t="s">
+        <v>87</v>
+      </c>
+      <c r="F3" s="102" t="s">
+        <v>93</v>
+      </c>
+      <c r="G3" s="102" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="102" t="s">
+        <v>94</v>
+      </c>
+      <c r="I3" s="102" t="s">
+        <v>89</v>
+      </c>
+      <c r="J3" s="102" t="s">
+        <v>95</v>
+      </c>
+      <c r="K3" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="L3" s="102" t="s">
+        <v>96</v>
+      </c>
+      <c r="M3" s="102" t="s">
+        <v>91</v>
+      </c>
+      <c r="N3" s="102" t="s">
         <v>97</v>
       </c>
-      <c r="C2" s="3"/>
-[...2 lines deleted...]
-      <c r="B3" s="137" t="s">
+      <c r="O3" s="102" t="s">
+        <v>113</v>
+      </c>
+      <c r="P3" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q3" s="102" t="s">
+        <v>124</v>
+      </c>
+      <c r="R3" s="102" t="s">
+        <v>118</v>
+      </c>
+      <c r="S3" s="102" t="s">
+        <v>125</v>
+      </c>
+      <c r="T3" s="102" t="s">
+        <v>126</v>
+      </c>
+      <c r="U3" s="102" t="s">
+        <v>131</v>
+      </c>
+      <c r="V3" s="102" t="s">
+        <v>132</v>
+      </c>
+      <c r="W3" s="25"/>
+    </row>
+    <row r="4" spans="1:23" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="76" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" s="6">
+        <v>10</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="6">
+        <v>12</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="G4" s="6">
+        <v>13</v>
+      </c>
+      <c r="H4" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="I4" s="6">
+        <v>12</v>
+      </c>
+      <c r="J4" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="K4" s="6">
+        <v>10</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="M4" s="6">
+        <v>14</v>
+      </c>
+      <c r="N4" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="O4" s="6">
+        <v>13</v>
+      </c>
+      <c r="P4" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q4" s="6">
+        <v>13</v>
+      </c>
+      <c r="R4" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="S4" s="6">
+        <v>13</v>
+      </c>
+      <c r="T4" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="U4" s="6">
+        <v>14</v>
+      </c>
+      <c r="V4" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="W4" s="25"/>
+    </row>
+    <row r="5" spans="1:23" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="4">
+        <v>9</v>
+      </c>
+      <c r="D5" s="4">
+        <f>C5/C$4*100</f>
+        <v>90</v>
+      </c>
+      <c r="E5" s="4">
+        <v>10</v>
+      </c>
+      <c r="F5" s="4">
+        <f>E5/E$4*100</f>
+        <v>83.333333333333343</v>
+      </c>
+      <c r="G5" s="4">
+        <v>11</v>
+      </c>
+      <c r="H5" s="4">
+        <f>G5/G$4*100</f>
+        <v>84.615384615384613</v>
+      </c>
+      <c r="I5" s="4">
+        <v>11</v>
+      </c>
+      <c r="J5" s="4">
+        <f>I5/I$4*100</f>
+        <v>91.666666666666657</v>
+      </c>
+      <c r="K5" s="4">
         <v>7</v>
       </c>
-      <c r="C3" s="138" t="s">
-[...26 lines deleted...]
-      </c>
+      <c r="L5" s="4">
+        <f>K5/K$4*100</f>
+        <v>70</v>
+      </c>
+      <c r="M5" s="4">
+        <v>11</v>
+      </c>
+      <c r="N5" s="4">
+        <f>M5/M$4*100</f>
+        <v>78.571428571428569</v>
+      </c>
+      <c r="O5" s="4">
+        <v>0</v>
+      </c>
+      <c r="P5" s="4">
+        <f>O5/O$4*100</f>
+        <v>0</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <f>Q5/Q$4*100</f>
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>0</v>
+      </c>
+      <c r="T5" s="4">
+        <f>S5/S$4*100</f>
+        <v>0</v>
+      </c>
+      <c r="U5" s="4">
+        <v>0</v>
+      </c>
+      <c r="V5" s="4">
+        <f>U5/U$4*100</f>
+        <v>0</v>
+      </c>
+      <c r="W5" s="25"/>
+    </row>
+    <row r="6" spans="1:23" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="77" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="4">
+        <v>0</v>
+      </c>
+      <c r="D6" s="4">
+        <f>C6/C$4*100</f>
+        <v>0</v>
+      </c>
+      <c r="E6" s="4">
+        <v>0</v>
+      </c>
+      <c r="F6" s="4">
+        <f>E6/E$4*100</f>
+        <v>0</v>
+      </c>
+      <c r="G6" s="4">
+        <v>0</v>
+      </c>
+      <c r="H6" s="4">
+        <f>G6/G$4*100</f>
+        <v>0</v>
+      </c>
+      <c r="I6" s="4">
+        <v>1</v>
+      </c>
+      <c r="J6" s="4">
+        <f>I6/I$4*100</f>
+        <v>8.3333333333333321</v>
+      </c>
+      <c r="K6" s="4">
+        <v>0</v>
+      </c>
+      <c r="L6" s="4">
+        <f>K6/K$4*100</f>
+        <v>0</v>
+      </c>
+      <c r="M6" s="4">
+        <v>3</v>
+      </c>
+      <c r="N6" s="4">
+        <f>M6/M$4*100</f>
+        <v>21.428571428571427</v>
+      </c>
+      <c r="O6" s="4">
+        <v>8</v>
+      </c>
+      <c r="P6" s="4">
+        <f>O6/O$4*100</f>
+        <v>61.53846153846154</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>12</v>
+      </c>
+      <c r="R6" s="4">
+        <f>Q6/Q$4*100</f>
+        <v>92.307692307692307</v>
+      </c>
+      <c r="S6" s="4">
+        <v>12</v>
+      </c>
+      <c r="T6" s="4">
+        <f>S6/S$4*100</f>
+        <v>92.307692307692307</v>
+      </c>
+      <c r="U6" s="4">
+        <v>13</v>
+      </c>
+      <c r="V6" s="4">
+        <f>U6/U$4*100</f>
+        <v>92.857142857142861</v>
+      </c>
+      <c r="W6" s="25"/>
+    </row>
+    <row r="7" spans="1:23" ht="49.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B7" s="78" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" s="5">
+        <v>1</v>
+      </c>
+      <c r="D7" s="5">
+        <f>C7/C$4*100</f>
+        <v>10</v>
+      </c>
+      <c r="E7" s="5">
+        <v>2</v>
+      </c>
+      <c r="F7" s="5">
+        <f>E7/E$4*100</f>
+        <v>16.666666666666664</v>
+      </c>
+      <c r="G7" s="5">
+        <v>2</v>
+      </c>
+      <c r="H7" s="5">
+        <f>G7/G$4*100</f>
+        <v>15.384615384615385</v>
+      </c>
+      <c r="I7" s="5">
+        <v>0</v>
+      </c>
+      <c r="J7" s="5">
+        <f>I7/I$4*100</f>
+        <v>0</v>
+      </c>
+      <c r="K7" s="5">
+        <v>3</v>
+      </c>
+      <c r="L7" s="5">
+        <f>K7/K$4*100</f>
+        <v>30</v>
+      </c>
+      <c r="M7" s="5">
+        <v>0</v>
+      </c>
+      <c r="N7" s="5">
+        <f>M7/M$4*100</f>
+        <v>0</v>
+      </c>
+      <c r="O7" s="5">
+        <v>5</v>
+      </c>
+      <c r="P7" s="5">
+        <f>O7/O$4*100</f>
+        <v>38.461538461538467</v>
+      </c>
+      <c r="Q7" s="5">
+        <v>1</v>
+      </c>
+      <c r="R7" s="5">
+        <f>Q7/Q$4*100</f>
+        <v>7.6923076923076925</v>
+      </c>
+      <c r="S7" s="5">
+        <v>1</v>
+      </c>
+      <c r="T7" s="5">
+        <f>S7/S$4*100</f>
+        <v>7.6923076923076925</v>
+      </c>
+      <c r="U7" s="5">
+        <v>1</v>
+      </c>
+      <c r="V7" s="5">
+        <f>U7/U$4*100</f>
+        <v>7.1428571428571423</v>
+      </c>
+      <c r="W7" s="25"/>
+    </row>
+    <row r="8" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B8" s="35"/>
+      <c r="C8" s="36"/>
+      <c r="D8" s="36"/>
+      <c r="E8" s="36"/>
+      <c r="F8" s="36"/>
+      <c r="G8" s="36"/>
+      <c r="H8" s="36"/>
+      <c r="I8" s="36"/>
+      <c r="J8" s="36"/>
+      <c r="K8" s="36"/>
+      <c r="L8" s="36"/>
+      <c r="M8" s="36"/>
+      <c r="N8" s="36"/>
+      <c r="O8" s="36"/>
+      <c r="P8" s="36"/>
+      <c r="Q8" s="36"/>
+      <c r="R8" s="36"/>
+      <c r="S8" s="36"/>
+      <c r="T8" s="36"/>
+      <c r="U8" s="36"/>
+      <c r="V8" s="36"/>
+      <c r="W8" s="25"/>
+    </row>
+    <row r="9" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B9" s="25"/>
+      <c r="C9" s="33"/>
+      <c r="D9" s="33"/>
+      <c r="E9" s="33"/>
+      <c r="F9" s="33"/>
+      <c r="G9" s="33"/>
+      <c r="H9" s="33"/>
+      <c r="I9" s="33"/>
+      <c r="J9" s="33"/>
+      <c r="K9" s="33"/>
+      <c r="L9" s="33"/>
+      <c r="M9" s="33"/>
+      <c r="N9" s="33"/>
+      <c r="O9" s="33"/>
+      <c r="P9" s="33"/>
+      <c r="Q9" s="33"/>
+      <c r="R9" s="33"/>
+      <c r="S9" s="33"/>
+      <c r="T9" s="33"/>
+      <c r="U9" s="33"/>
+      <c r="V9" s="33"/>
+      <c r="W9" s="25"/>
+    </row>
+    <row r="10" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B10" s="25"/>
+      <c r="C10" s="33"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="33"/>
+      <c r="G10" s="33"/>
+      <c r="H10" s="33"/>
+      <c r="I10" s="33"/>
+      <c r="J10" s="33"/>
+      <c r="K10" s="33"/>
+      <c r="L10" s="33"/>
+      <c r="M10" s="33"/>
+      <c r="N10" s="33"/>
+      <c r="O10" s="33"/>
+      <c r="P10" s="33"/>
+      <c r="Q10" s="33"/>
+      <c r="R10" s="33"/>
+      <c r="S10" s="33"/>
+      <c r="T10" s="33"/>
+      <c r="U10" s="33"/>
+      <c r="V10" s="33"/>
+      <c r="W10" s="25"/>
+    </row>
+    <row r="11" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B11" s="25"/>
+      <c r="C11" s="33"/>
+      <c r="D11" s="33"/>
+      <c r="E11" s="33"/>
+      <c r="F11" s="33"/>
+      <c r="G11" s="33"/>
+      <c r="H11" s="33"/>
+      <c r="I11" s="33"/>
+      <c r="J11" s="33"/>
+      <c r="K11" s="33"/>
+      <c r="L11" s="33"/>
+      <c r="M11" s="33"/>
+      <c r="N11" s="33"/>
+      <c r="O11" s="33"/>
+      <c r="P11" s="33"/>
+      <c r="Q11" s="33"/>
+      <c r="R11" s="33"/>
+      <c r="S11" s="33"/>
+      <c r="T11" s="33"/>
+      <c r="U11" s="33"/>
+      <c r="V11" s="33"/>
+      <c r="W11" s="25"/>
+    </row>
+    <row r="12" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B12" s="25"/>
+      <c r="C12" s="33"/>
+      <c r="D12" s="33"/>
+      <c r="E12" s="33"/>
+      <c r="F12" s="33"/>
+      <c r="G12" s="33"/>
+      <c r="H12" s="33"/>
+      <c r="I12" s="33"/>
+      <c r="J12" s="33"/>
+      <c r="K12" s="33"/>
+      <c r="L12" s="33"/>
+      <c r="M12" s="33"/>
+      <c r="N12" s="33"/>
+      <c r="O12" s="33"/>
+      <c r="P12" s="33"/>
+      <c r="Q12" s="33"/>
+      <c r="R12" s="33"/>
+      <c r="S12" s="33"/>
+      <c r="T12" s="33"/>
+      <c r="U12" s="33"/>
+      <c r="V12" s="33"/>
+      <c r="W12" s="25"/>
     </row>
   </sheetData>
+  <dataValidations count="1">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="The sheet contains details of Attrition across cells B2:V7." sqref="A1" xr:uid="{2ECDDC2B-0E3B-4878-B9D7-88445E691C52}"/>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="48" orientation="landscape" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="D5" unlockedFormula="1"/>
+  </ignoredErrors>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <sheetPr codeName="Sheet6">
+    <tabColor theme="9" tint="-0.249977111117893"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B2:D15"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C7" sqref="C7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="58.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="24.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C2" s="37"/>
+    </row>
+    <row r="3" spans="2:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="72" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="4" spans="2:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="B4" s="56" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4" s="67">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="5" spans="2:4" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="59" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" s="68">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="6" spans="2:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="70" t="s">
+        <v>30</v>
+      </c>
+      <c r="C6" s="71">
+        <v>0.87</v>
+      </c>
+    </row>
+    <row r="7" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B7" s="7"/>
+      <c r="C7" s="10"/>
+    </row>
+    <row r="8" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B8" s="15"/>
+    </row>
+    <row r="15" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="D15" s="18"/>
+    </row>
+  </sheetData>
+  <protectedRanges>
+    <protectedRange sqref="C3" name="Range1"/>
+  </protectedRanges>
   <conditionalFormatting sqref="C4:C6">
-    <cfRule type="expression" dxfId="30" priority="1">
+    <cfRule type="expression" dxfId="0" priority="1">
       <formula>$C$5&gt;$C$4</formula>
     </cfRule>
   </conditionalFormatting>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <dataValidations xWindow="759" yWindow="469" count="2">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Please do not change this year range - doing so will make your tables noncompliant_x000a_" sqref="C3" xr:uid="{00000000-0002-0000-0500-000002000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="The sheet contains details of Licensure across cells B2:C6." sqref="A1" xr:uid="{AFB24005-AAB4-4B56-AA39-C478DF514403}"/>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <sheetPr codeName="Sheet7"/>
   <dimension ref="A1:A2"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...2 lines deleted...]
-  </cols>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="133" t="s">
-        <v>101</v>
+      <c r="A1" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="133" t="s">
-        <v>102</v>
+      <c r="A2" t="s">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
-  <pageSetup orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CC1EAA6F6930FC4E8703664D87E23462" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f04e6868800fcded0dafdb806faf4892">
-[...1 lines deleted...]
-    <xsd:import namespace="3986d7ab-5c7d-488f-814d-802b69dc5b60"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100807D100EA43E644A95A1AFA277A9D8AC" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b7b594910a6a16b13b9133a8e5030f5f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d90a9632-a870-49ae-9378-225bd5c60b0a" xmlns:ns3="0432d51d-9459-41b2-acee-fcf93e3ac757" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b402e5864f7ce639b54c6e89d5291f51" ns2:_="" ns3:_="">
+    <xsd:import namespace="d90a9632-a870-49ae-9378-225bd5c60b0a"/>
+    <xsd:import namespace="0432d51d-9459-41b2-acee-fcf93e3ac757"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
-[...12 lines deleted...]
-                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:number" minOccurs="0"/>
+                <xsd:element ref="ns2:num" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3986d7ab-5c7d-488f-814d-802b69dc5b60" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d90a9632-a870-49ae-9378-225bd5c60b0a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="15" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="14" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="number" ma:index="19" nillable="true" ma:displayName="number" ma:decimals="0" ma:default="1" ma:format="Dropdown" ma:internalName="number" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="num" ma:index="20" nillable="true" ma:displayName="num" ma:decimals="0" ma:default="0" ma:format="Dropdown" ma:internalName="num" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="24" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="fa90e3c1-78cc-48c0-ab9c-8ece4e3baaca" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0432d51d-9459-41b2-acee-fcf93e3ac757" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
-[...12 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="TaxCatchAll" ma:index="25" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{de204a33-9b14-470d-8dbf-6e240d595de5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="0432d51d-9459-41b2-acee-fcf93e3ac757">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -8533,132 +9211,153 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <number xmlns="d90a9632-a870-49ae-9378-225bd5c60b0a">1</number>
+    <num xmlns="d90a9632-a870-49ae-9378-225bd5c60b0a">0</num>
+    <TaxCatchAll xmlns="0432d51d-9459-41b2-acee-fcf93e3ac757" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d90a9632-a870-49ae-9378-225bd5c60b0a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7621CA25-7CFB-4324-B908-6DA246DEADC3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{931776C5-68C6-403A-AB09-717387BE9A41}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="3986d7ab-5c7d-488f-814d-802b69dc5b60"/>
+    <ds:schemaRef ds:uri="d90a9632-a870-49ae-9378-225bd5c60b0a"/>
+    <ds:schemaRef ds:uri="0432d51d-9459-41b2-acee-fcf93e3ac757"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7F86ACB-34AA-40C9-9BE0-F422BB50F8A7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3ED7EAB-8506-4B56-BC0A-628B4B30040C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="0432d51d-9459-41b2-acee-fcf93e3ac757"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="d90a9632-a870-49ae-9378-225bd5c60b0a"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C07C3BA5-C85E-4560-9C3D-2C1A0092BED8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C76CE6D0-ACEB-4859-9E62-57190C028EDE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="3986d7ab-5c7d-488f-814d-802b69dc5b60"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
+      <vt:lpstr>Instructions-Screenreader Users</vt:lpstr>
+      <vt:lpstr>Instructions</vt:lpstr>
       <vt:lpstr>Program Disclosures</vt:lpstr>
       <vt:lpstr>Time to Completion</vt:lpstr>
       <vt:lpstr>Program Costs</vt:lpstr>
       <vt:lpstr>Internships</vt:lpstr>
       <vt:lpstr>Attrition</vt:lpstr>
       <vt:lpstr>Licensure</vt:lpstr>
       <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>Attrition!Print_Area</vt:lpstr>
+      <vt:lpstr>Licensure!Print_Area</vt:lpstr>
+      <vt:lpstr>'Program Costs'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>2022 c-26d-template</dc:title>
   <dc:creator>Gioia, Sarah</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100CC1EAA6F6930FC4E8703664D87E23462</vt:lpwstr>
+    <vt:lpwstr>0x010100807D100EA43E644A95A1AFA277A9D8AC</vt:lpwstr>
   </property>
 </Properties>
 </file>