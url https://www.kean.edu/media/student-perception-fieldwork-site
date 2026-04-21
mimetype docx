--- v0 (2025-10-08)
+++ v1 (2026-04-21)
@@ -1,89 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00B55DBE" w:rsidRDefault="00B55DBE" w:rsidP="00A777A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B55DBE" w:rsidRDefault="00744122" w:rsidP="00A95C20">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DF5170C" wp14:editId="4E8209AA">
             <wp:extent cx="1114425" cy="1114425"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
-            <wp:docPr id="3" name="Picture 3"/>
+            <wp:docPr id="3" name="Picture 3" descr="Kean University seal with blue crest and the word KEAN beneath."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Kean-Brand-VERT-2018.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
@@ -1411,62 +1411,63 @@
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="-36" w:hanging="1440"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10080" w:type="dxa"/>
         <w:tblInd w:w="-23" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="3150"/>
         <w:gridCol w:w="3060"/>
       </w:tblGrid>
       <w:tr w:rsidR="00486AD8" w:rsidRPr="00486AD8" w:rsidTr="00C93641">
         <w:trPr>
           <w:trHeight w:val="360"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00486AD8" w:rsidRPr="00486AD8" w:rsidRDefault="00486AD8" w:rsidP="00486AD8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1399"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00486AD8">
@@ -2638,68 +2639,69 @@
     </w:p>
     <w:p w:rsidR="007920FC" w:rsidRPr="00486AD8" w:rsidRDefault="007920FC" w:rsidP="00486AD8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11495" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2887"/>
         <w:gridCol w:w="1063"/>
         <w:gridCol w:w="1063"/>
         <w:gridCol w:w="988"/>
         <w:gridCol w:w="798"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="915"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="929"/>
         <w:gridCol w:w="869"/>
       </w:tblGrid>
       <w:tr w:rsidR="00822DB9" w:rsidRPr="00486AD8" w:rsidTr="007920FC">
         <w:trPr>
           <w:trHeight w:val="593"/>
           <w:jc w:val="center"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2887" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00822DB9" w:rsidRPr="00486AD8" w:rsidRDefault="00822DB9" w:rsidP="00486AD8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2827"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:spacing w:val="-2"/>
@@ -5570,62 +5572,63 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-127"/>
         <w:tblW w:w="8989" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6276"/>
         <w:gridCol w:w="678"/>
         <w:gridCol w:w="678"/>
         <w:gridCol w:w="678"/>
         <w:gridCol w:w="679"/>
       </w:tblGrid>
       <w:tr w:rsidR="008E393C" w:rsidRPr="00486AD8" w:rsidTr="008E393C">
         <w:trPr>
           <w:trHeight w:val="536"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6276" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="008E393C" w:rsidRPr="00DA16ED" w:rsidRDefault="008E393C" w:rsidP="00A66945">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA16ED">
@@ -7447,62 +7450,65 @@
         <w:t>List all fieldwork educators who participated in your learning experience.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00032CC3" w:rsidRPr="00DA16ED" w:rsidRDefault="00032CC3" w:rsidP="00486AD8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10260" w:type="dxa"/>
         <w:tblInd w:w="-470" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="630"/>
       </w:tblGrid>
       <w:tr w:rsidR="00486AD8" w:rsidRPr="00DA16ED" w:rsidTr="00031D9C">
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00486AD8" w:rsidRPr="00DA16ED" w:rsidRDefault="00486AD8" w:rsidP="00486AD8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1493"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="90" w:after="54" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA16ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11815,51 +11821,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0043361A"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>