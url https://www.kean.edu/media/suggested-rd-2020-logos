--- v0 (2025-10-07)
+++ v1 (2026-04-30)
@@ -1,921 +1,825 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00FA19C6" w:rsidRDefault="00457864" w:rsidP="00FA19C6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06E8EA30" wp14:editId="306CD754">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline wp14:anchorId="06E8EA30" wp14:editId="306CD754" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1981200" cy="685800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapNone/>
-            <wp:docPr id="6" name="Picture 6"/>
+            <wp:docPr id="6" name="Picture 6" descr="Kean University logo featuring circular seal and &quot;KEAN&quot; text with &quot;World-Class Education&quot; tagline."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6" descr="C:\Users\Sbarrien\Desktop\Kean_Brand_Black.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1981200" cy="685800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251648512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A8D8B94" wp14:editId="03309359">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline wp14:anchorId="5A8D8B94" wp14:editId="03309359" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1977504" cy="685074"/>
             <wp:effectExtent l="0" t="0" r="3810" b="1270"/>
-            <wp:wrapNone/>
-            <wp:docPr id="3" name="Picture 3"/>
+            <wp:docPr id="3" name="Picture 3" descr="KEAN University logo featuring the circular seal on the left and the word “KEAN” in blue lettering on the right."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\Sbarrien\Desktop\Kean_Brand_Blue.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1977504" cy="685074"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FA19C6" w:rsidRDefault="00FA19C6" w:rsidP="00FA19C6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5490"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FA19C6" w:rsidRPr="00FA19C6" w:rsidRDefault="00FA19C6" w:rsidP="00FA19C6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00FA19C6" w:rsidRPr="00FA19C6" w:rsidRDefault="00FA19C6" w:rsidP="00FA19C6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00FA19C6" w:rsidRPr="00FA19C6" w:rsidRDefault="00C05B31" w:rsidP="00FA19C6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="799163FE" wp14:editId="59B5FCFD">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline wp14:anchorId="799163FE" wp14:editId="59B5FCFD" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="695325" cy="646430"/>
             <wp:effectExtent l="0" t="0" r="9525" b="1270"/>
-            <wp:wrapNone/>
-            <wp:docPr id="5" name="Picture 5"/>
+            <wp:docPr id="5" name="Picture 5" descr="Plain white background with no discernible features."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5" descr="C:\Users\Sbarrien\Desktop\whiteKean.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="695325" cy="646430"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35B74E1A" wp14:editId="543C0D44">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline wp14:anchorId="35B74E1A" wp14:editId="543C0D44" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="695325" cy="646430"/>
             <wp:effectExtent l="0" t="0" r="9525" b="1270"/>
-            <wp:wrapNone/>
-            <wp:docPr id="4" name="Picture 4"/>
+            <wp:docPr id="4" name="Picture 4" descr="Blue Kansas City University seal featuring a ship and motto within a circular border."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="C:\Users\Sbarrien\Desktop\Blue_Kean seal vector.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="695325" cy="646430"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1ED5D108" wp14:editId="0BC0E5E5">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline wp14:anchorId="1ED5D108" wp14:editId="0BC0E5E5" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="694690" cy="645795"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
-            <wp:wrapNone/>
-            <wp:docPr id="7" name="Picture 7"/>
+            <wp:docPr id="7" name="Picture 7" descr="Kean University seal with a shield, book, and torch emblem in blue."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7" descr="C:\Users\Sbarrien\Desktop\Seal_Black.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="694690" cy="645795"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02402856" wp14:editId="725809CF">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline wp14:anchorId="02402856" wp14:editId="725809CF" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="685800" cy="637540"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapNone/>
-            <wp:docPr id="8" name="Picture 8"/>
+            <wp:docPr id="8" name="Picture 8" descr="Seal of Kean University in blue, circular emblem with a crest and Latin motto."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 8" descr="C:\Users\Sbarrien\Desktop\Seal_Blue.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="685800" cy="637540"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FA19C6" w:rsidRPr="00FA19C6" w:rsidRDefault="00FA19C6" w:rsidP="00FA19C6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00FA19C6" w:rsidRDefault="00FA19C6" w:rsidP="00FA19C6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00FA19C6" w:rsidRDefault="00C05B31" w:rsidP="00FA19C6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="367D4E9A" wp14:editId="003D32DB">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline wp14:anchorId="367D4E9A" wp14:editId="003D32DB" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2559182" cy="730288"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapNone/>
-            <wp:docPr id="1" name="Picture 1"/>
+            <wp:docPr id="1" name="Picture 1" descr="Garden State logos featuring symbols for the Louis Stokes Alliance for Minority Participation (LSAMP) and related programs."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Garden State LSAMP Logo.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2559182" cy="730288"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46D4A4EB" wp14:editId="66C7AF66">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline wp14:anchorId="46D4A4EB" wp14:editId="66C7AF66" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2124075" cy="817245"/>
             <wp:effectExtent l="0" t="0" r="9525" b="1905"/>
-            <wp:wrapNone/>
             <wp:docPr id="11" name="Picture 11" descr="P:\Research Days\Research Days All Files_ 2009 through 2016\Research Days 2016\Website &amp; Promotion\4509_ILSE_Logo_Final.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 11" descr="P:\Research Days\Research Days All Files_ 2009 through 2016\Research Days 2016\Website &amp; Promotion\4509_ILSE_Logo_Final.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2124075" cy="817245"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FA19C6" w:rsidRPr="00FA19C6" w:rsidRDefault="00FA19C6" w:rsidP="00FA19C6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00FA19C6" w:rsidRPr="00FA19C6" w:rsidRDefault="00FA19C6" w:rsidP="00FA19C6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00FA19C6" w:rsidRDefault="00C05B31" w:rsidP="00FA19C6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D4F124D" wp14:editId="6D7DFB39">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline wp14:anchorId="4D4F124D" wp14:editId="6D7DFB39" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3455144" cy="774065"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
-            <wp:wrapNone/>
-            <wp:docPr id="12" name="Picture 12"/>
+            <wp:docPr id="12" name="Picture 12" descr="Kean University logo alongside NSF accreditation emblem."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="http://www.kean.edu/~lsamp/images/logo.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3455144" cy="774065"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00903CE7" w:rsidRDefault="00903CE7" w:rsidP="00903CE7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00903CE7" w:rsidRPr="00903CE7" w:rsidRDefault="00903CE7" w:rsidP="00903CE7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00903CE7" w:rsidRPr="00903CE7" w:rsidRDefault="00903CE7" w:rsidP="00903CE7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00903CE7" w:rsidRDefault="00B65334" w:rsidP="00903CE7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F8C3E70" wp14:editId="124410ED">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline wp14:anchorId="0F8C3E70" wp14:editId="124410ED" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1457325" cy="1457325"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
-            <wp:wrapNone/>
-            <wp:docPr id="13391" name="Picture 2090"/>
+            <wp:docPr id="13391" name="Picture 2090" descr="NSF LSAMP at Kean University logo with blue text and gold sunburst emblem."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="13391" name="Picture 2090"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="13574" t="5402" r="14142" b="21776"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1457325" cy="1457325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00903CE7" w:rsidRDefault="00AB0CE0" w:rsidP="00903CE7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09DD7D0E" wp14:editId="11133ACF">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline wp14:anchorId="09DD7D0E" wp14:editId="11133ACF" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1095375" cy="1070610"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
-            <wp:wrapNone/>
-            <wp:docPr id="9" name="Picture 9" descr="C:\Users\Sbarrien\Desktop\SPF_LOGO.jpg"/>
+            <wp:docPr id="9" name="Picture 9" descr="Circular green braided border surrounding a white center with blue &quot;SpF KEAN&quot; text and small surrounding label text."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\Sbarrien\Desktop\SPF_LOGO.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="30016" t="28008" r="34350" b="26971"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1095375" cy="1070610"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B5096D9" wp14:editId="2DB7ADFE">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline wp14:anchorId="0B5096D9" wp14:editId="2DB7ADFE" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1914525" cy="800100"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
-            <wp:wrapNone/>
-            <wp:docPr id="2" name="Picture 2"/>
+            <wp:docPr id="2" name="Picture 2" descr="STEMpact logo collage for Union County, Kean University, featuring science, technology, engineering, and mathematics motifs."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="stempact.logo.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1914525" cy="800100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00903CE7" w:rsidRPr="00903CE7" w:rsidRDefault="00903CE7" w:rsidP="00903CE7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00903CE7" w:rsidRPr="00903CE7" w:rsidRDefault="00903CE7" w:rsidP="00903CE7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00903CE7" w:rsidRPr="00903CE7" w:rsidRDefault="00903CE7" w:rsidP="00903CE7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00903CE7" w:rsidRPr="00903CE7" w:rsidRDefault="00903CE7" w:rsidP="00903CE7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B65334" w:rsidRDefault="00686B76" w:rsidP="00C662CE">
       <w:pPr>
@@ -1520,51 +1424,51 @@
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BF2DF2"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.gif"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1809,51 +1713,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9F0301E-FC54-480F-9DB7-EA939D8218D1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>14</Words>
   <Characters>82</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>