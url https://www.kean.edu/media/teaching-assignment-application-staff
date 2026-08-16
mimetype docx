--- v0 (2026-07-26)
+++ v1 (2026-08-16)
@@ -1,44 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="11DD60DE" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
@@ -103,552 +98,648 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0BCBDCDA" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="351" w:lineRule="auto"/>
         <w:ind w:left="300" w:right="1130"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="0" w:name="_Hlk182815254"/>
-    <w:p w14:paraId="26E45696" w14:textId="66B16512" w:rsidR="00AD7A91" w:rsidRDefault="00D5456E" w:rsidP="00611B0C">
+    <w:p w14:paraId="26E45696" w14:textId="2C1E9F63" w:rsidR="00AD7A91" w:rsidRPr="0033410E" w:rsidRDefault="00000000" w:rsidP="00611B0C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="351" w:lineRule="auto"/>
         <w:ind w:right="1130"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="31"/>
-          <w:szCs w:val="31"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:color w:val="000000"/>
             <w:sz w:val="31"/>
             <w:szCs w:val="31"/>
           </w:rPr>
           <w:alias w:val="Choose term"/>
           <w:tag w:val="Choose term"/>
           <w:id w:val="-1371996259"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:comboBox>
             <w:listItem w:displayText="Fall 2026" w:value="Fall 2026"/>
             <w:listItem w:displayText="Spring 2027" w:value="Spring 2027"/>
+            <w:listItem w:displayText="Summer 2027" w:value="Summer 2027"/>
           </w:comboBox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000E7EE1" w:rsidRPr="003D350A">
+          <w:r w:rsidR="000E7EE1" w:rsidRPr="0033410E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00AD7A91">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AD7A91" w:rsidRPr="00611B0C">
-[...35 lines deleted...]
-          <w:szCs w:val="31"/>
+      <w:r w:rsidR="0033410E" w:rsidRPr="0033410E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>TEACHING</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7A91" w:rsidRPr="0033410E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r w:rsidR="0033410E" w:rsidRPr="0033410E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>SSIGNMENT</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7A91" w:rsidRPr="0033410E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0033410E" w:rsidRPr="0033410E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>APPLICATION</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7A91" w:rsidRPr="0033410E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0033410E" w:rsidRPr="0033410E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>FOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00611B0C" w:rsidRPr="0033410E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0033410E" w:rsidRPr="0033410E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>STAFF</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7A91" w:rsidRPr="0033410E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="0033410E" w:rsidRPr="0033410E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>MANAGER AY</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7250">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0033410E" w:rsidRPr="0033410E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>26-27</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7A91" w:rsidRPr="0033410E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20DA8598" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="351" w:lineRule="auto"/>
         <w:ind w:right="1130"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00AD7A91" w:rsidSect="00297443">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId13"/>
+        <w:sectPr w:rsidR="00AD7A91" w:rsidSect="0033410E">
+          <w:footerReference w:type="default" r:id="rId8"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="184" w:right="1628" w:bottom="1546" w:left="1421" w:header="0" w:footer="720" w:gutter="0"/>
+          <w:pgMar w:top="184" w:right="1260" w:bottom="1546" w:left="1421" w:header="0" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000C2407">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Employee's</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000C2407">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Information:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A43EE88" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
+    <w:p w14:paraId="7A43EE88" w14:textId="7E4338AD" w:rsidR="00AD7A91" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
-      <w:r w:rsidR="0023154B">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00E23F33" w:rsidRPr="00E23F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
           </w:rPr>
-          <w:alias w:val="Name"/>
-[...1 lines deleted...]
-          <w:id w:val="1141774600"/>
+          <w:id w:val="-1378148377"/>
           <w:placeholder>
-            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            <w:docPart w:val="3665CBA0475C4439B7E88540AADC5636"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0023154B" w:rsidRPr="003D350A">
+          <w:r w:rsidR="00E23F33" w:rsidRPr="0023154B">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="000000"/>
             </w:rPr>
-            <w:t>Click or tap here to enter text.</w:t>
+            <w:t xml:space="preserve">                                         </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                             </w:t>
       </w:r>
       <w:r w:rsidR="0023154B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">           </w:t>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00E23F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidR="0023154B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Kean ID: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
           </w:rPr>
           <w:alias w:val="Kean ID"/>
           <w:tag w:val="Kean ID"/>
           <w:id w:val="-2031549909"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0023154B">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t xml:space="preserve">               </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                              </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B22E134" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24263CDE" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
+    <w:p w14:paraId="24263CDE" w14:textId="068FE757" w:rsidR="00AD7A91" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Program/Department: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
           </w:rPr>
-          <w:alias w:val="Program/Department"/>
-[...1 lines deleted...]
-          <w:id w:val="-280655387"/>
+          <w:id w:val="-162780102"/>
           <w:placeholder>
-            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            <w:docPart w:val="9DD51594F7AD46C188F1C1320B76FE92"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0023154B" w:rsidRPr="003D350A">
+          <w:r w:rsidR="00E23F33" w:rsidRPr="0023154B">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="000000"/>
             </w:rPr>
-            <w:t>Click or tap here to enter text.</w:t>
+            <w:t xml:space="preserve">                                         </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                          Extension: </w:t>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+      <w:r w:rsidR="00061AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Extension: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
           </w:rPr>
           <w:alias w:val="Extension"/>
           <w:tag w:val="Extension"/>
           <w:id w:val="1884748323"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="0023154B">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t xml:space="preserve">           </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                        </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69F9D43B" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="304FD57E" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRPr="00284878" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
+    <w:p w14:paraId="304FD57E" w14:textId="73E247E5" w:rsidR="00AD7A91" w:rsidRPr="00284878" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Work Hours:</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
           </w:rPr>
           <w:id w:val="2006473173"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="0023154B">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t xml:space="preserve">                                         </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0023154B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00E23F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:color w:val="000000"/>
           </w:rPr>
           <w:alias w:val="Email"/>
           <w:tag w:val="Email"/>
           <w:id w:val="-1847012208"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t xml:space="preserve">                                    </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01BE187F" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRPr="00284878" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
@@ -1014,173 +1105,176 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD7A91" w14:paraId="3C88154C" w14:textId="77777777" w:rsidTr="000C6B11">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:alias w:val="College"/>
             <w:tag w:val="College"/>
             <w:id w:val="-183212371"/>
             <w:placeholder>
               <w:docPart w:val="BB2A131238D640F295BFC924F6A23325"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:displayText="Choose a college" w:value=""/>
               <w:listItem w:displayText="CBPM" w:value="CBPM"/>
-              <w:listItem w:displayText="CEDU" w:value="CEDU"/>
+              <w:listItem w:displayText="COE" w:value="COE"/>
               <w:listItem w:displayText="CLA" w:value="CLA"/>
               <w:listItem w:displayText="HCSMT" w:value="HCSMT"/>
-              <w:listItem w:displayText="HPHS" w:value="HPHS"/>
+              <w:listItem w:displayText="CHPHS" w:value="CHPHS"/>
               <w:listItem w:displayText="MGC" w:value="MGC"/>
+              <w:listItem w:displayText="DGEIS" w:value="DGEIS"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1890" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6F2CC6C2" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:pBdr>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                     <w:between w:val="nil"/>
                   </w:pBdr>
                   <w:spacing w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00EE173F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="23D1FB36" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
+          <w:p w14:paraId="23D1FB36" w14:textId="41CE5994" w:rsidR="00AD7A91" w:rsidRDefault="005D34DD" w:rsidP="00AD7A91">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                 </w:rPr>
-                <w:id w:val="281385519"/>
+                <w:id w:val="2141609327"/>
                 <w:placeholder>
-                  <w:docPart w:val="A64021B9BBC54455915232B7C0D38913"/>
+                  <w:docPart w:val="3E6ABFADF3CC4FD89608853E3ABC82BB"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="003D350A">
+                <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   </w:rPr>
-                  <w:t>Click or tap here to enter text.</w:t>
+                  <w:t xml:space="preserve">             </w:t>
+                </w:r>
+                <w:r w:rsidR="00061AFF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">     </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">             </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="499F0E79" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1195,51 +1289,50 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                 </w:rPr>
                 <w:id w:val="289412900"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                          </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
               </w:rPr>
               <w:t xml:space="preserve">                                   </w:t>
             </w:r>
@@ -1279,51 +1372,50 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                 </w:rPr>
                 <w:id w:val="-1611113407"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                                  </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
               </w:rPr>
               <w:t xml:space="preserve">                                     </w:t>
             </w:r>
@@ -1358,51 +1450,50 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                 </w:rPr>
                 <w:id w:val="696281862"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                       </w:t>
                 </w:r>
                 <w:r w:rsidR="00C8361D">
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
@@ -1432,168 +1523,171 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD7A91" w14:paraId="42E2B3DC" w14:textId="77777777" w:rsidTr="000C6B11">
         <w:trPr>
           <w:trHeight w:val="105"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:alias w:val="College"/>
             <w:tag w:val="College"/>
             <w:id w:val="-1459637412"/>
             <w:placeholder>
               <w:docPart w:val="6CB871C4927C4FBBAED548B2C32CEA24"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose a college"/>
               <w:listItem w:displayText="CBPM" w:value="CBPM"/>
-              <w:listItem w:displayText="CEDU" w:value="CEDU"/>
+              <w:listItem w:displayText="COE" w:value="COE"/>
               <w:listItem w:displayText="CLA" w:value="CLA"/>
               <w:listItem w:displayText="HCSMT" w:value="HCSMT"/>
-              <w:listItem w:displayText="HPHS" w:value="HPHS"/>
+              <w:listItem w:displayText="CHPHS" w:value="CHPHS"/>
               <w:listItem w:displayText="MGC" w:value="MGC"/>
+              <w:listItem w:displayText="DGEIS" w:value="DGEIS"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1890" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="4BA5D887" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:pBdr>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                     <w:between w:val="nil"/>
                   </w:pBdr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00EE173F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34709DAB" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
+          <w:p w14:paraId="34709DAB" w14:textId="5C1B5AEA" w:rsidR="00AD7A91" w:rsidRDefault="005D34DD" w:rsidP="00AD7A91">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                 </w:rPr>
-                <w:id w:val="1721085899"/>
+                <w:id w:val="1336334754"/>
                 <w:placeholder>
-                  <w:docPart w:val="3390B18DEA9949D2B65BD61B361BE40D"/>
+                  <w:docPart w:val="B0D2073672314022B0692B2A1F9031C5"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="003D350A">
+                <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   </w:rPr>
-                  <w:t>Click or tap here to enter text.</w:t>
+                  <w:t xml:space="preserve">        </w:t>
+                </w:r>
+                <w:r w:rsidR="00061AFF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">       </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                  </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5F5D6ECE" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
@@ -1605,51 +1699,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="2146301710"/>
                 <w:placeholder>
                   <w:docPart w:val="FDCE72F1AB7141938AFFDB2CB55E302E"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                        </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1686,51 +1779,50 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                 </w:rPr>
                 <w:id w:val="1889077136"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                                  </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
               </w:rPr>
               <w:t xml:space="preserve">                                    </w:t>
             </w:r>
@@ -1764,51 +1856,50 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                 </w:rPr>
                 <w:id w:val="798874094"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                                 </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
               </w:rPr>
               <w:t xml:space="preserve">                                    </w:t>
             </w:r>
@@ -1816,154 +1907,179 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD7A91" w14:paraId="35A57AE9" w14:textId="77777777" w:rsidTr="000C6B11">
         <w:trPr>
           <w:trHeight w:val="105"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:alias w:val="College"/>
             <w:tag w:val="College"/>
             <w:id w:val="1984896472"/>
             <w:placeholder>
               <w:docPart w:val="E114B6BE5CD94ABE830455E6D30A9230"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose a college"/>
               <w:listItem w:displayText="CBPM" w:value="CBPM"/>
-              <w:listItem w:displayText="CEDU" w:value="CEDU"/>
+              <w:listItem w:displayText="COE" w:value="COE"/>
               <w:listItem w:displayText="CLA" w:value="CLA"/>
               <w:listItem w:displayText="HCSMT" w:value="HCSMT"/>
-              <w:listItem w:displayText="HPHS" w:value="HPHS"/>
+              <w:listItem w:displayText="CHPHS" w:value="CHPHS"/>
               <w:listItem w:displayText="MGC" w:value="MGC"/>
+              <w:listItem w:displayText="DGEIS" w:value="DGEIS"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1890" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="0E1AE547" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:pBdr>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                     <w:between w:val="nil"/>
                   </w:pBdr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00EE173F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="38DA8CEA" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
+          <w:p w14:paraId="38DA8CEA" w14:textId="63713449" w:rsidR="00AD7A91" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                 </w:rPr>
-                <w:id w:val="1412583353"/>
+                <w:id w:val="-1067804167"/>
                 <w:placeholder>
-                  <w:docPart w:val="3390B18DEA9949D2B65BD61B361BE40D"/>
+                  <w:docPart w:val="E83F5EC743814F9AB4C534C29F123709"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="003D350A">
+                <w:r w:rsidR="005D34DD">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   </w:rPr>
-                  <w:t>Click or tap here to enter text.</w:t>
+                  <w:t xml:space="preserve">            </w:t>
+                </w:r>
+                <w:r w:rsidR="00061AFF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">      </w:t>
+                </w:r>
+                <w:r w:rsidR="005D34DD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:b/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">              </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
@@ -1989,333 +2105,328 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1346441917"/>
                 <w:placeholder>
                   <w:docPart w:val="F33A4BCC2F044B1690C8A6684C23D91D"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                        </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="098D2146" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRDefault="00D5456E" w:rsidP="00AD7A91">
+          <w:p w14:paraId="098D2146" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRDefault="00000000" w:rsidP="00AD7A91">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                 </w:rPr>
                 <w:id w:val="2005698709"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AD7A91">
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                                     </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AD7A91">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
               </w:rPr>
               <w:t xml:space="preserve">                                      </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06423986" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRDefault="00D5456E" w:rsidP="00AD7A91">
+          <w:p w14:paraId="06423986" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRDefault="00000000" w:rsidP="00AD7A91">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                 </w:rPr>
                 <w:id w:val="-685212797"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AD7A91">
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                                  </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AD7A91">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
               </w:rPr>
               <w:t xml:space="preserve">                                      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2868FD16" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EC1F08F" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRDefault="00D5456E" w:rsidP="00D3570C">
+    <w:p w14:paraId="5EC1F08F" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRDefault="00000000" w:rsidP="00D3570C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="263" w:lineRule="auto"/>
         <w:ind w:left="292" w:right="771" w:firstLine="7"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1939977519"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B80F42">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D3570C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D3570C" w:rsidRPr="00D3570C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I have attached my current resume/CV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5136874C" w14:textId="77777777" w:rsidR="00D3570C" w:rsidRDefault="00D5456E" w:rsidP="00D3570C">
+    <w:p w14:paraId="5136874C" w14:textId="77777777" w:rsidR="00D3570C" w:rsidRDefault="00000000" w:rsidP="00D3570C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="263" w:lineRule="auto"/>
         <w:ind w:left="292" w:right="771" w:firstLine="7"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1841610463"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D3570C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D3570C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D3570C" w:rsidRPr="00D3570C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
@@ -2444,51 +2555,50 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Employee’s Signature:    </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:color w:val="000000"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Employee's Signature"/>
           <w:tag w:val="Employee's Signature"/>
           <w:id w:val="-1868744155"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EE05C5" w:rsidRPr="0021441B">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                                      </w:t>
           </w:r>
           <w:r w:rsidR="00C8361D" w:rsidRPr="0021441B">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00EE05C5" w:rsidRPr="0021441B">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
@@ -2525,51 +2635,50 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:color w:val="000000"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Date"/>
           <w:tag w:val="Date"/>
           <w:id w:val="533937212"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EE05C5" w:rsidRPr="0021441B">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">                           </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="0021441B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="0021441B">
         <w:rPr>
@@ -2643,51 +2752,51 @@
         </w:rPr>
         <w:t xml:space="preserve">My signature confirms that this employee is in good standing, and the above teaching does not conflict with the employee's primary job responsibilities.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="430C4110" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRPr="0021441B" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="128" w:line="262" w:lineRule="auto"/>
         <w:ind w:right="163" w:firstLine="292"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4828D2E9" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRPr="0021441B" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
+    <w:p w14:paraId="4828D2E9" w14:textId="293E4730" w:rsidR="00AD7A91" w:rsidRPr="0021441B" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="128" w:line="262" w:lineRule="auto"/>
         <w:ind w:right="163" w:firstLine="90"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021441B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -2698,91 +2807,109 @@
       <w:r w:rsidRPr="0021441B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Supervisor/Director’s Signature"/>
           <w:tag w:val="Supervisor/Director’s Signature"/>
           <w:id w:val="751937012"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EE05C5" w:rsidRPr="0021441B">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                                 </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="0021441B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Date:</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0045172E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021441B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Date:</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:color w:val="000000"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Date"/>
           <w:tag w:val="Date"/>
           <w:id w:val="504868996"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EE05C5" w:rsidRPr="0021441B">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">                     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="0021441B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="0021441B">
         <w:rPr>
@@ -2803,317 +2930,431 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61301527" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRPr="0021441B" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="292"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CA85136" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRPr="0021441B" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
+    <w:p w14:paraId="0CA85136" w14:textId="67495106" w:rsidR="00AD7A91" w:rsidRPr="0021441B" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="90"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00AD7A91" w:rsidRPr="0021441B">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="184" w:right="1628" w:bottom="1546" w:left="1421" w:header="0" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720" w:equalWidth="0">
             <w:col w:w="9189" w:space="0"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="0021441B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Division</w:t>
       </w:r>
       <w:r w:rsidR="00A14F04">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0021441B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">VP’s Signature: </w:t>
+        <w:t>VP’s Signature:</w:t>
+      </w:r>
+      <w:r w:rsidR="005D34DD" w:rsidRPr="005D34DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:rPr>
-          <w:alias w:val="Division/VP’s Signature"/>
-[...1 lines deleted...]
-          <w:id w:val="1523434480"/>
+          <w:alias w:val="Division VP's signature"/>
+          <w:tag w:val="Division VP's signature"/>
+          <w:id w:val="1120262050"/>
           <w:placeholder>
-            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            <w:docPart w:val="DD994CC498DB457D92726ECAB8616275"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00EE05C5" w:rsidRPr="0021441B">
+          <w:r w:rsidR="005D34DD">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
-[...1 lines deleted...]
-              <w:szCs w:val="20"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             </w:rPr>
-            <w:t>Click or tap here to enter text.</w:t>
+            <w:t xml:space="preserve">               </w:t>
+          </w:r>
+          <w:r w:rsidR="008B2C9A">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                              </w:t>
+          </w:r>
+          <w:r w:rsidR="005D34DD">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            </w:rPr>
+            <w:t xml:space="preserve">           </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="0021441B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EE05C5" w:rsidRPr="0021441B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidR="00A14F04">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0021441B">
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="005D34DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date: </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D008C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidR="0045172E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021441B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Date"/>
           <w:tag w:val="Date"/>
           <w:id w:val="664671795"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EE05C5" w:rsidRPr="0021441B">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">                              </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="0021441B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                           </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30404881" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRPr="0021441B" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="292"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D2A4612" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRPr="0021441B" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
+    <w:p w14:paraId="2D2A4612" w14:textId="02B650EA" w:rsidR="00AD7A91" w:rsidRPr="0021441B" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:firstLine="90"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021441B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Academic Dean* Signature:  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:color w:val="000000"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:rPr>
-          <w:alias w:val="Academic Dean* Signature"/>
-[...1 lines deleted...]
-          <w:id w:val="403265048"/>
+          <w:alias w:val="Academic Dean's signature"/>
+          <w:tag w:val="Academic Dean's signature"/>
+          <w:id w:val="-1364587225"/>
           <w:placeholder>
-            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            <w:docPart w:val="C932B1B707914162B9C41ABA8121D9AB"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00EE05C5" w:rsidRPr="0021441B">
+          <w:r w:rsidR="008B2C9A">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
-[...1 lines deleted...]
-              <w:szCs w:val="20"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:b/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             </w:rPr>
-            <w:t>Click or tap here to enter text.</w:t>
+            <w:t xml:space="preserve">                          </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidR="008B2C9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
       <w:r w:rsidR="00EE05C5" w:rsidRPr="0021441B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidR="005D34DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2C9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidR="0045172E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D008C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0021441B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:color w:val="000000"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Date"/>
           <w:tag w:val="Date"/>
           <w:id w:val="-514002413"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EE05C5" w:rsidRPr="0021441B">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">                             </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="0021441B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0021441B">
         <w:rPr>
@@ -3145,55 +3386,55 @@
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:alias w:val="Academic Dean"/>
         <w:tag w:val="Academic Dean"/>
         <w:id w:val="-339548272"/>
         <w:placeholder>
           <w:docPart w:val="C7C9E6F1D4B84552B9B5244232AF9D1F"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:dropDownList>
           <w:listItem w:value="Choose a college Dean"/>
           <w:listItem w:displayText="CBPM Dean Jin Wang cbpm@kean.edu" w:value="CBPM Dean Jin Wang cbpm@kean.edu"/>
           <w:listItem w:displayText="CEDU Dean Sancha Gray sgray@kean.edu" w:value="CEDU Dean Sancha Gray sgray@kean.edu"/>
           <w:listItem w:displayText="CLA Dean Jessica Thurlow jthurlow@kean.edu" w:value="CLA Dean Jessica Thurlow jthurlow@kean.edu"/>
           <w:listItem w:displayText="HCSMT Dean George Chang gchang@kean.edu" w:value="HCSMT Dean George Chang gchang@kean.edu"/>
-          <w:listItem w:displayText="HPHS Dean James Konopack jkonopack@kean.edu" w:value="HPHS Dean James Konopack jkonopack@kean.edu"/>
+          <w:listItem w:displayText="CHPHS Dean Keith Bostian kbostian@kean.edu" w:value="CHPHS Dean Keith Bostian kbostian@kean.edu"/>
           <w:listItem w:displayText="MGC Dean David Mohney architecture@kean.edu" w:value="MGC Dean David Mohney architecture@kean.edu"/>
+          <w:listItem w:displayText="DGEIDS Associate Dean Bridget Chapman bchapman@kean.edu" w:value="DGEIDS Associate Dean Bridget Chapman bchapman@kean.edu"/>
         </w:dropDownList>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="49CEE5C6" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRPr="0021441B" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:b/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0021441B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
@@ -3265,85 +3506,85 @@
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="2EB48776" id="Straight Connector 3" o:spid="_x0000_s1026" style="flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="537pt,4.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARK5xMqgEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v1DAQvSPxHyzf2SQrtbTRZntoRS8I&#10;KqC9u854Y+Ev2WaT/feMJ7spaqGHiovlj3lv5r0Zb64ma9geYtLedbxZ1ZyBk77Xbtfx+x+fPlxw&#10;lrJwvTDeQccPkPjV9v27zRhaWPvBmx4iQxKX2jF0fMg5tFWV5ABWpJUP4PBR+WhFxmPcVX0UI7Jb&#10;U63r+rwafexD9BJSwtub+ZFviV8pkPmrUgkyMx3H2jKtkdbHslbbjWh3UYRBy2MZ4g1VWKEdJl2o&#10;bkQW7FfUL6isltEnr/JKelt5pbQE0oBqmvqZmu+DCEBa0JwUFpvS/6OVX/bX7i6iDWNIbQp3saiY&#10;VLRMGR0esKekCytlE9l2WGyDKTOJl+cXzeVlje5KfDv72JyRrdVMU+hCTPkWvGVl03GjXVElWrH/&#10;nDKmxtBTCB6eCqFdPhgowcZ9A8V0jwnXhKYZgWsT2V5gd/ufTekmclFkgShtzAKqXwcdYwsMaG4W&#10;4GzAP7Mt0ZTRu7wArXY+/i1rnk6lqjn+pHrWWmQ/+v5AbSE7sPmk7DioZbr+PBP86TttfwMAAP//&#10;AwBQSwMEFAAGAAgAAAAhACyw4KjXAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPAjEQhe8m&#10;/odmTLxJKxjBdbsESIwXLqA/oGyH7cbtdNMpUP+9xYteXvLyJu99Uy+zH8QZI/eBNDxOFAikNtie&#10;Og2fH28PCxCcDFkzBEIN38iwbG5valPZcKEdnvepE6WEuDIaXEpjJSW3Dr3hSRiRSnYM0ZtUbOyk&#10;jeZSyv0gp0o9S296KgvOjLhx2H7tT16D37zPt2G3yHnL0fL6OEvOk9b3d3n1CiJhTn/HcMUv6NAU&#10;pkM4kWUxaCiPpF+9Zmr+VPxBw4sC2dTyP3zzAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ABErnEyqAQAAlgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhACyw4KjXAAAABAEAAA8AAAAAAAAAAAAAAAAABAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAIBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight="1pt">
+              <v:line w14:anchorId="3BCDCFE8" id="Straight Connector 3" o:spid="_x0000_s1026" style="flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="537pt,4.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARK5xMqgEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v1DAQvSPxHyzf2SQrtbTRZntoRS8I&#10;KqC9u854Y+Ev2WaT/feMJ7spaqGHiovlj3lv5r0Zb64ma9geYtLedbxZ1ZyBk77Xbtfx+x+fPlxw&#10;lrJwvTDeQccPkPjV9v27zRhaWPvBmx4iQxKX2jF0fMg5tFWV5ABWpJUP4PBR+WhFxmPcVX0UI7Jb&#10;U63r+rwafexD9BJSwtub+ZFviV8pkPmrUgkyMx3H2jKtkdbHslbbjWh3UYRBy2MZ4g1VWKEdJl2o&#10;bkQW7FfUL6isltEnr/JKelt5pbQE0oBqmvqZmu+DCEBa0JwUFpvS/6OVX/bX7i6iDWNIbQp3saiY&#10;VLRMGR0esKekCytlE9l2WGyDKTOJl+cXzeVlje5KfDv72JyRrdVMU+hCTPkWvGVl03GjXVElWrH/&#10;nDKmxtBTCB6eCqFdPhgowcZ9A8V0jwnXhKYZgWsT2V5gd/ufTekmclFkgShtzAKqXwcdYwsMaG4W&#10;4GzAP7Mt0ZTRu7wArXY+/i1rnk6lqjn+pHrWWmQ/+v5AbSE7sPmk7DioZbr+PBP86TttfwMAAP//&#10;AwBQSwMEFAAGAAgAAAAhACyw4KjXAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPAjEQhe8m&#10;/odmTLxJKxjBdbsESIwXLqA/oGyH7cbtdNMpUP+9xYteXvLyJu99Uy+zH8QZI/eBNDxOFAikNtie&#10;Og2fH28PCxCcDFkzBEIN38iwbG5valPZcKEdnvepE6WEuDIaXEpjJSW3Dr3hSRiRSnYM0ZtUbOyk&#10;jeZSyv0gp0o9S296KgvOjLhx2H7tT16D37zPt2G3yHnL0fL6OEvOk9b3d3n1CiJhTn/HcMUv6NAU&#10;pkM4kWUxaCiPpF+9Zmr+VPxBw4sC2dTyP3zzAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ABErnEyqAQAAlgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhACyw4KjXAAAABAEAAA8AAAAAAAAAAAAAAAAABAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAIBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:anchorlock/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004B3A85" w:rsidRPr="00AD7A91" w:rsidSect="0006054D">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="184" w:right="1628" w:bottom="630" w:left="1421" w:header="0" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720" w:equalWidth="0">
         <w:col w:w="9189" w:space="0"/>
       </w:cols>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3754A341" w14:textId="77777777" w:rsidR="00D5456E" w:rsidRDefault="00D5456E">
+    <w:p w14:paraId="16E35965" w14:textId="77777777" w:rsidR="00430F04" w:rsidRDefault="00430F04">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="583A41CB" w14:textId="77777777" w:rsidR="00D5456E" w:rsidRDefault="00D5456E">
+    <w:p w14:paraId="5037EAA0" w14:textId="77777777" w:rsidR="00430F04" w:rsidRDefault="00430F04">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3381,60 +3622,50 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="58D4FB9F" w14:textId="77777777" w:rsidR="00CA2C42" w:rsidRPr="00A14F04" w:rsidRDefault="00EE05C5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:i/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00297443">
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>*</w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00A14F04">
       <w:rPr>
         <w:i/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
@@ -3513,191 +3744,143 @@
       <w:t>*</w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00A14F04">
       <w:rPr>
         <w:i/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t>the</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00A14F04">
       <w:rPr>
         <w:i/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t xml:space="preserve"> Provost's signature is not needed (as the Division VP for Academic Affairs) as requests for staff and managers in the division of Academic Affairs will be reviewed by the appropriate Dean.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="346B1446" w14:textId="46359D80" w:rsidR="004D1F2B" w:rsidRPr="008B7B18" w:rsidRDefault="00FD4F41" w:rsidP="004D1F2B">
+  <w:p w14:paraId="346B1446" w14:textId="7E012286" w:rsidR="004D1F2B" w:rsidRPr="008B7B18" w:rsidRDefault="00FD4F41" w:rsidP="004D1F2B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="009F7BE1">
+    <w:r w:rsidR="0045172E">
       <w:rPr>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="004D1F2B" w:rsidRPr="008B7B18">
       <w:rPr>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="0045172E">
       <w:rPr>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>2</w:t>
-[...7 lines deleted...]
-      <w:t>0</w:t>
+      <w:t>04</w:t>
     </w:r>
     <w:r w:rsidR="004D1F2B" w:rsidRPr="008B7B18">
       <w:rPr>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="009F7BE1">
       <w:rPr>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="004D1F2B" w:rsidRPr="008B7B18">
       <w:rPr>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> SA</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D7836D9" w14:textId="77777777" w:rsidR="00D5456E" w:rsidRDefault="00D5456E">
+    <w:p w14:paraId="3D906F3C" w14:textId="77777777" w:rsidR="00430F04" w:rsidRDefault="00430F04">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0368E913" w14:textId="77777777" w:rsidR="00D5456E" w:rsidRDefault="00D5456E">
+    <w:p w14:paraId="7961207F" w14:textId="77777777" w:rsidR="00430F04" w:rsidRDefault="00430F04">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B6808D6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6A0CE3DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
@@ -3969,186 +4152,210 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="652753169">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="585113790">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Q2oT74PM6XMhqIlWOCH+aB8RIC9HtY/JhEAw6VKXDJPjr0zQLuMDZYPVl2kh7vZ4xeTSrO+Li+m2gmUCvrcdMQ==" w:salt="L0vl6aGLnZm6gn0lhGM8Rw=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="7qJWH6zx13DEeA+Q1xDSf02oEAEOpDtdlLASVSGxnXkvOMnDx5utE8y+SlGBAkBMS7dGQPPoJ2gwiIlh8MWsmw==" w:salt="EC85SQMCVbTg8vRQ9rvOYg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD7A91"/>
     <w:rsid w:val="00012CCE"/>
+    <w:rsid w:val="00061AFF"/>
+    <w:rsid w:val="00066AE1"/>
     <w:rsid w:val="000B2E90"/>
+    <w:rsid w:val="000B368C"/>
     <w:rsid w:val="000E7EE1"/>
+    <w:rsid w:val="00101C6A"/>
     <w:rsid w:val="00107CD4"/>
     <w:rsid w:val="001160E7"/>
     <w:rsid w:val="00194F49"/>
     <w:rsid w:val="001A30F2"/>
     <w:rsid w:val="001D12C6"/>
     <w:rsid w:val="001E7C04"/>
     <w:rsid w:val="0021441B"/>
     <w:rsid w:val="0023154B"/>
     <w:rsid w:val="00235146"/>
     <w:rsid w:val="00256866"/>
     <w:rsid w:val="00284502"/>
     <w:rsid w:val="00294E8E"/>
     <w:rsid w:val="002A578E"/>
     <w:rsid w:val="002C10FE"/>
+    <w:rsid w:val="002D714F"/>
     <w:rsid w:val="002F0584"/>
     <w:rsid w:val="002F330A"/>
     <w:rsid w:val="00333F8B"/>
+    <w:rsid w:val="0033410E"/>
     <w:rsid w:val="0033452D"/>
     <w:rsid w:val="00341371"/>
     <w:rsid w:val="0034138B"/>
     <w:rsid w:val="00350E1C"/>
     <w:rsid w:val="00382D21"/>
     <w:rsid w:val="00383384"/>
     <w:rsid w:val="003B3014"/>
+    <w:rsid w:val="003B4808"/>
     <w:rsid w:val="003C758D"/>
     <w:rsid w:val="003E13C5"/>
     <w:rsid w:val="003F0001"/>
     <w:rsid w:val="003F485A"/>
     <w:rsid w:val="004010B8"/>
     <w:rsid w:val="004018D5"/>
     <w:rsid w:val="00411B32"/>
     <w:rsid w:val="00416411"/>
+    <w:rsid w:val="00430F04"/>
     <w:rsid w:val="004315D1"/>
+    <w:rsid w:val="0045172E"/>
     <w:rsid w:val="004B3A85"/>
     <w:rsid w:val="004B7153"/>
     <w:rsid w:val="004D1F2B"/>
     <w:rsid w:val="00510027"/>
     <w:rsid w:val="00526512"/>
     <w:rsid w:val="005464EA"/>
     <w:rsid w:val="00556B10"/>
+    <w:rsid w:val="00573F41"/>
     <w:rsid w:val="005A1E63"/>
     <w:rsid w:val="005B37E7"/>
+    <w:rsid w:val="005D34DD"/>
     <w:rsid w:val="00605FA7"/>
     <w:rsid w:val="00607809"/>
     <w:rsid w:val="00611B0C"/>
     <w:rsid w:val="00623500"/>
     <w:rsid w:val="0062709B"/>
     <w:rsid w:val="00634571"/>
     <w:rsid w:val="0066050E"/>
     <w:rsid w:val="00673134"/>
     <w:rsid w:val="00693033"/>
     <w:rsid w:val="006A32A0"/>
     <w:rsid w:val="006D41A2"/>
     <w:rsid w:val="006D57A1"/>
     <w:rsid w:val="007337B9"/>
     <w:rsid w:val="00740371"/>
     <w:rsid w:val="00742026"/>
     <w:rsid w:val="00756D9E"/>
     <w:rsid w:val="00765CAE"/>
     <w:rsid w:val="007B0378"/>
+    <w:rsid w:val="007D7250"/>
+    <w:rsid w:val="007F0C7B"/>
     <w:rsid w:val="00802655"/>
     <w:rsid w:val="00820D2F"/>
     <w:rsid w:val="008406A7"/>
     <w:rsid w:val="008A2FCC"/>
+    <w:rsid w:val="008B2C9A"/>
     <w:rsid w:val="008B7B18"/>
     <w:rsid w:val="008C291C"/>
     <w:rsid w:val="008E4ED9"/>
     <w:rsid w:val="00965605"/>
     <w:rsid w:val="00981A2E"/>
     <w:rsid w:val="009878E0"/>
     <w:rsid w:val="009F7BE1"/>
     <w:rsid w:val="00A005E6"/>
     <w:rsid w:val="00A14F04"/>
     <w:rsid w:val="00A24695"/>
     <w:rsid w:val="00A2590E"/>
     <w:rsid w:val="00A50DDD"/>
     <w:rsid w:val="00A8170E"/>
     <w:rsid w:val="00AA2FD5"/>
     <w:rsid w:val="00AA4826"/>
+    <w:rsid w:val="00AC4753"/>
     <w:rsid w:val="00AD7A91"/>
     <w:rsid w:val="00AE7C01"/>
     <w:rsid w:val="00B03621"/>
     <w:rsid w:val="00B42A9D"/>
     <w:rsid w:val="00B80F42"/>
     <w:rsid w:val="00B850A0"/>
     <w:rsid w:val="00C02F59"/>
     <w:rsid w:val="00C0328E"/>
     <w:rsid w:val="00C038F0"/>
     <w:rsid w:val="00C061EF"/>
+    <w:rsid w:val="00C20C64"/>
     <w:rsid w:val="00C3471C"/>
     <w:rsid w:val="00C3748E"/>
+    <w:rsid w:val="00C4523D"/>
     <w:rsid w:val="00C8361D"/>
     <w:rsid w:val="00CA1F7E"/>
     <w:rsid w:val="00CA2C42"/>
+    <w:rsid w:val="00CC4A3B"/>
     <w:rsid w:val="00CF240C"/>
     <w:rsid w:val="00CF625A"/>
     <w:rsid w:val="00D00639"/>
+    <w:rsid w:val="00D008C7"/>
     <w:rsid w:val="00D045F2"/>
     <w:rsid w:val="00D16250"/>
     <w:rsid w:val="00D3570C"/>
     <w:rsid w:val="00D5456E"/>
     <w:rsid w:val="00D61074"/>
+    <w:rsid w:val="00D641C4"/>
     <w:rsid w:val="00D86C0A"/>
     <w:rsid w:val="00D93222"/>
     <w:rsid w:val="00D97FD8"/>
     <w:rsid w:val="00DA23EF"/>
     <w:rsid w:val="00DA4AC2"/>
+    <w:rsid w:val="00DB331C"/>
     <w:rsid w:val="00DB3618"/>
+    <w:rsid w:val="00DC518B"/>
+    <w:rsid w:val="00DD7D71"/>
     <w:rsid w:val="00E20AD3"/>
+    <w:rsid w:val="00E23F33"/>
     <w:rsid w:val="00E42D50"/>
     <w:rsid w:val="00E43022"/>
     <w:rsid w:val="00E459A6"/>
     <w:rsid w:val="00E636F2"/>
     <w:rsid w:val="00ED5882"/>
     <w:rsid w:val="00EE05C5"/>
     <w:rsid w:val="00EF2AAC"/>
     <w:rsid w:val="00F00D55"/>
     <w:rsid w:val="00F3068C"/>
     <w:rsid w:val="00F308E4"/>
     <w:rsid w:val="00F3584F"/>
     <w:rsid w:val="00F608D3"/>
     <w:rsid w:val="00F77ED7"/>
     <w:rsid w:val="00F852F8"/>
     <w:rsid w:val="00F858FB"/>
     <w:rsid w:val="00FB4687"/>
     <w:rsid w:val="00FD4F41"/>
     <w:rsid w:val="00FF022C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -4727,51 +4934,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1644577530">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C7C9E6F1D4B84552B9B5244232AF9D1F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7D46988A-D2F5-4E94-8FF0-31C7B02D259C}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -4823,131 +5030,73 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D0D774AD-2C47-477B-B4D3-941D850F5F4F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00875E3A" w:rsidRDefault="00B905C1" w:rsidP="00B905C1">
           <w:pPr>
             <w:pStyle w:val="BB2A131238D640F295BFC924F6A23325"/>
           </w:pPr>
           <w:r w:rsidRPr="00EE173F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A64021B9BBC54455915232B7C0D38913"/>
-[...27 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="6CB871C4927C4FBBAED548B2C32CEA24"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CF33C6E5-F498-4FC9-B7A2-F703B208AAD5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00875E3A" w:rsidRDefault="00B905C1" w:rsidP="00B905C1">
           <w:pPr>
             <w:pStyle w:val="6CB871C4927C4FBBAED548B2C32CEA24"/>
           </w:pPr>
           <w:r w:rsidRPr="00EE173F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FDCE72F1AB7141938AFFDB2CB55E302E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{11E989F2-03E7-4E14-97A9-815616292420}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00875E3A" w:rsidRDefault="00B905C1" w:rsidP="00B905C1">
           <w:pPr>
             <w:pStyle w:val="FDCE72F1AB7141938AFFDB2CB55E302E"/>
           </w:pPr>
           <w:r w:rsidRPr="003D350A">
@@ -5021,50 +5170,253 @@
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013438"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{544BCEC2-A312-488C-A6F9-73EC6D30473A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="008D1E22" w:rsidRDefault="00875E3A">
           <w:r w:rsidRPr="003D350A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3E6ABFADF3CC4FD89608853E3ABC82BB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FF3278FC-EE5C-4564-AB01-AAEC78DFB64F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00FF77C6" w:rsidP="00FF77C6">
+          <w:pPr>
+            <w:pStyle w:val="3E6ABFADF3CC4FD89608853E3ABC82BB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="003D350A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B0D2073672314022B0692B2A1F9031C5"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DBB8EBFB-10A1-4CE3-9C5E-0444B6977672}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00FF77C6" w:rsidP="00FF77C6">
+          <w:pPr>
+            <w:pStyle w:val="B0D2073672314022B0692B2A1F9031C5"/>
+          </w:pPr>
+          <w:r w:rsidRPr="003D350A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E83F5EC743814F9AB4C534C29F123709"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F3D2CE0A-D692-44A6-BBCA-E7191A1FCEBF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00FF77C6" w:rsidP="00FF77C6">
+          <w:pPr>
+            <w:pStyle w:val="E83F5EC743814F9AB4C534C29F123709"/>
+          </w:pPr>
+          <w:r w:rsidRPr="003D350A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DD994CC498DB457D92726ECAB8616275"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{12C13A0B-3059-4A33-B5CF-82B29625D727}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00FF77C6" w:rsidP="00FF77C6">
+          <w:pPr>
+            <w:pStyle w:val="DD994CC498DB457D92726ECAB8616275"/>
+          </w:pPr>
+          <w:r w:rsidRPr="003D350A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C932B1B707914162B9C41ABA8121D9AB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{ED66409F-AEDB-4DFA-9EEB-0181CCD6D1E1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00FF77C6" w:rsidP="00FF77C6">
+          <w:pPr>
+            <w:pStyle w:val="C932B1B707914162B9C41ABA8121D9AB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="003D350A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9DD51594F7AD46C188F1C1320B76FE92"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4D4A193E-A8B3-43BD-A711-DE1EBD344D8A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00FF77C6" w:rsidP="00FF77C6">
+          <w:pPr>
+            <w:pStyle w:val="9DD51594F7AD46C188F1C1320B76FE92"/>
+          </w:pPr>
+          <w:r w:rsidRPr="003D350A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3665CBA0475C4439B7E88540AADC5636"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BC52004D-850B-4CBC-B5D4-49F3FE44277D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00FF77C6" w:rsidP="00FF77C6">
+          <w:pPr>
+            <w:pStyle w:val="3665CBA0475C4439B7E88540AADC5636"/>
+          </w:pPr>
+          <w:r w:rsidRPr="003D350A">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -5123,94 +5475,99 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B905C1"/>
+    <w:rsid w:val="000B368C"/>
     <w:rsid w:val="00161BB4"/>
+    <w:rsid w:val="00164875"/>
     <w:rsid w:val="001C1256"/>
     <w:rsid w:val="001E42B3"/>
     <w:rsid w:val="002178EF"/>
     <w:rsid w:val="00255F19"/>
     <w:rsid w:val="002A0C03"/>
+    <w:rsid w:val="00361DD1"/>
     <w:rsid w:val="003E13C5"/>
     <w:rsid w:val="00402376"/>
     <w:rsid w:val="00437ECD"/>
     <w:rsid w:val="00442B96"/>
     <w:rsid w:val="005464EA"/>
     <w:rsid w:val="00551637"/>
+    <w:rsid w:val="00573F41"/>
     <w:rsid w:val="00576C98"/>
     <w:rsid w:val="00623500"/>
     <w:rsid w:val="00742026"/>
     <w:rsid w:val="00755DEE"/>
     <w:rsid w:val="00756D9E"/>
     <w:rsid w:val="0076029B"/>
     <w:rsid w:val="0079559D"/>
     <w:rsid w:val="007B5A92"/>
     <w:rsid w:val="007C602A"/>
     <w:rsid w:val="007D6845"/>
     <w:rsid w:val="007F0D86"/>
     <w:rsid w:val="007F30E6"/>
     <w:rsid w:val="00875E3A"/>
     <w:rsid w:val="008D1E22"/>
     <w:rsid w:val="00A12C73"/>
     <w:rsid w:val="00A53EAC"/>
     <w:rsid w:val="00B850A0"/>
     <w:rsid w:val="00B905C1"/>
     <w:rsid w:val="00BA151E"/>
     <w:rsid w:val="00BF3EA6"/>
     <w:rsid w:val="00CC1A36"/>
     <w:rsid w:val="00D00639"/>
     <w:rsid w:val="00D56079"/>
     <w:rsid w:val="00DD29EF"/>
     <w:rsid w:val="00E459A6"/>
     <w:rsid w:val="00E64977"/>
     <w:rsid w:val="00E8159E"/>
     <w:rsid w:val="00F25777"/>
     <w:rsid w:val="00F3068C"/>
     <w:rsid w:val="00F3465D"/>
     <w:rsid w:val="00F63880"/>
     <w:rsid w:val="00F8533E"/>
+    <w:rsid w:val="00FF77C6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -5620,86 +5977,203 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00875E3A"/>
+    <w:rsid w:val="00FF77C6"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C7C9E6F1D4B84552B9B5244232AF9D1F">
     <w:name w:val="C7C9E6F1D4B84552B9B5244232AF9D1F"/>
     <w:rsid w:val="00B905C1"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BB2A131238D640F295BFC924F6A23325">
     <w:name w:val="BB2A131238D640F295BFC924F6A23325"/>
     <w:rsid w:val="00B905C1"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A64021B9BBC54455915232B7C0D38913">
     <w:name w:val="A64021B9BBC54455915232B7C0D38913"/>
     <w:rsid w:val="00B905C1"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6CB871C4927C4FBBAED548B2C32CEA24">
     <w:name w:val="6CB871C4927C4FBBAED548B2C32CEA24"/>
     <w:rsid w:val="00B905C1"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3390B18DEA9949D2B65BD61B361BE40D">
     <w:name w:val="3390B18DEA9949D2B65BD61B361BE40D"/>
     <w:rsid w:val="00B905C1"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FDCE72F1AB7141938AFFDB2CB55E302E">
     <w:name w:val="FDCE72F1AB7141938AFFDB2CB55E302E"/>
     <w:rsid w:val="00B905C1"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E114B6BE5CD94ABE830455E6D30A9230">
     <w:name w:val="E114B6BE5CD94ABE830455E6D30A9230"/>
     <w:rsid w:val="00B905C1"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F33A4BCC2F044B1690C8A6684C23D91D">
     <w:name w:val="F33A4BCC2F044B1690C8A6684C23D91D"/>
     <w:rsid w:val="00B905C1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E6ABFADF3CC4FD89608853E3ABC82BB">
+    <w:name w:val="3E6ABFADF3CC4FD89608853E3ABC82BB"/>
+    <w:rsid w:val="00FF77C6"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0D2073672314022B0692B2A1F9031C5">
+    <w:name w:val="B0D2073672314022B0692B2A1F9031C5"/>
+    <w:rsid w:val="00FF77C6"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E83F5EC743814F9AB4C534C29F123709">
+    <w:name w:val="E83F5EC743814F9AB4C534C29F123709"/>
+    <w:rsid w:val="00FF77C6"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DD994CC498DB457D92726ECAB8616275">
+    <w:name w:val="DD994CC498DB457D92726ECAB8616275"/>
+    <w:rsid w:val="00FF77C6"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C932B1B707914162B9C41ABA8121D9AB">
+    <w:name w:val="C932B1B707914162B9C41ABA8121D9AB"/>
+    <w:rsid w:val="00FF77C6"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="29618FA768F84B5593039951B0E64463">
+    <w:name w:val="29618FA768F84B5593039951B0E64463"/>
+    <w:rsid w:val="00FF77C6"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2C82A532ED5F421F8FF94E650F95FB78">
+    <w:name w:val="2C82A532ED5F421F8FF94E650F95FB78"/>
+    <w:rsid w:val="00FF77C6"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9DD51594F7AD46C188F1C1320B76FE92">
+    <w:name w:val="9DD51594F7AD46C188F1C1320B76FE92"/>
+    <w:rsid w:val="00FF77C6"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3665CBA0475C4439B7E88540AADC5636">
+    <w:name w:val="3665CBA0475C4439B7E88540AADC5636"/>
+    <w:rsid w:val="00FF77C6"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -5973,70 +6447,70 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{92020e55-766a-4baa-a277-94a24f1b11b7}" enabled="0" method="" siteId="{92020e55-766a-4baa-a277-94a24f1b11b7}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>414</Words>
-  <Characters>2365</Characters>
+  <Words>419</Words>
+  <Characters>2389</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Kean University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2774</CharactersWithSpaces>
+  <CharactersWithSpaces>2803</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Solman Ahmed</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>