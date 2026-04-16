--- v1 (2025-12-05)
+++ v2 (2026-04-16)
@@ -1,134 +1,126 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="11DD60DE" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="3313"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59CCBFBC" wp14:editId="1EE4646B">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline wp14:anchorId="59CCBFBC" wp14:editId="1EE4646B" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1247775" cy="1189477"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="1" name="image1.png"/>
+            <wp:docPr id="1" name="image1.png" descr="Seal of Kean University featuring a circular emblem with a shield and the word &quot;KEAN&quot; beneath."/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1247775" cy="1189477"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D9EAC7" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRDefault="00AD7A91" w:rsidP="00AD7A91">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="351" w:lineRule="auto"/>
         <w:ind w:left="300" w:right="1130"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -767,62 +759,63 @@
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="90" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="8"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10170" w:type="dxa"/>
         <w:tblInd w:w="-460" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="0600" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="3240"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="1710"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AD7A91" w14:paraId="43675B77" w14:textId="77777777" w:rsidTr="000C6B11">
         <w:trPr>
           <w:trHeight w:val="85"/>
+          <w:tblHeader w:val="true"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="21404E98" w14:textId="77777777" w:rsidR="00AD7A91" w:rsidRDefault="00AD7A91" w:rsidP="000C6B11">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
@@ -3237,95 +3230,93 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AED1D89" wp14:editId="3592E13E">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline wp14:anchorId="3AED1D89" wp14:editId="3592E13E" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="6819900" cy="57150"/>
                 <wp:effectExtent l="38100" t="38100" r="76200" b="95250"/>
-                <wp:wrapNone/>
-                <wp:docPr id="3" name="Straight Connector 3"/>
+                <wp:docPr id="3" name="Straight Connector 3" descr="">
+                  <wp:extLst>
+                    <wp:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </wp:ext>
+                  </wp:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="6819900" cy="57150"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="0A0B30D9" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-14.8pt,14.1pt" to="522.2pt,18.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARK5xMqgEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v1DAQvSPxHyzf2SQrtbTRZntoRS8I&#10;KqC9u854Y+Ev2WaT/feMJ7spaqGHiovlj3lv5r0Zb64ma9geYtLedbxZ1ZyBk77Xbtfx+x+fPlxw&#10;lrJwvTDeQccPkPjV9v27zRhaWPvBmx4iQxKX2jF0fMg5tFWV5ABWpJUP4PBR+WhFxmPcVX0UI7Jb&#10;U63r+rwafexD9BJSwtub+ZFviV8pkPmrUgkyMx3H2jKtkdbHslbbjWh3UYRBy2MZ4g1VWKEdJl2o&#10;bkQW7FfUL6isltEnr/JKelt5pbQE0oBqmvqZmu+DCEBa0JwUFpvS/6OVX/bX7i6iDWNIbQp3saiY&#10;VLRMGR0esKekCytlE9l2WGyDKTOJl+cXzeVlje5KfDv72JyRrdVMU+hCTPkWvGVl03GjXVElWrH/&#10;nDKmxtBTCB6eCqFdPhgowcZ9A8V0jwnXhKYZgWsT2V5gd/ufTekmclFkgShtzAKqXwcdYwsMaG4W&#10;4GzAP7Mt0ZTRu7wArXY+/i1rnk6lqjn+pHrWWmQ/+v5AbSE7sPmk7DioZbr+PBP86TttfwMAAP//&#10;AwBQSwMEFAAGAAgAAAAhAH4zG9vdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FuwjAQRfeV&#10;egdrKnUHDiaCNI2DWqSqGzbQHsDEQxwRjyPbgHv7mlW7HP2n/980m2RHdkUfBkcSFvMCGFLn9EC9&#10;hO+vj1kFLERFWo2OUMIPBti0jw+NqrW70R6vh9izXEKhVhJMjFPNeegMWhXmbkLK2cl5q2I+fc+1&#10;V7dcbkcuimLFrRooLxg14dZgdz5crAS7/Vzv3L5KaRe8Du+nZTSWpHx+Sm+vwCKm+AfDXT+rQ5ud&#10;ju5COrBRwky8rDIqQVQC2B0oyrIEdpSwXAvgbcP/v9D+AgAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhABErnEyqAQAAlgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAH4zG9vdAAAACgEAAA8AAAAAAAAAAAAAAAAABAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAAOBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004B3A85" w:rsidRPr="00AD7A91" w:rsidSect="0006054D">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="184" w:right="1628" w:bottom="630" w:left="1421" w:header="0" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720" w:equalWidth="0">
         <w:col w:w="9189" w:space="0"/>
       </w:cols>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4728,55 +4719,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1644577530">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/glossary/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C7C9E6F1D4B84552B9B5244232AF9D1F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7D46988A-D2F5-4E94-8FF0-31C7B02D259C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00875E3A" w:rsidRDefault="00B905C1" w:rsidP="00B905C1">
           <w:pPr>
             <w:pStyle w:val="C7C9E6F1D4B84552B9B5244232AF9D1F"/>